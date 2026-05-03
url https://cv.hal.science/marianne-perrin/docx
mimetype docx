--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -750,508 +750,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314474v1</w:t>
+                <w:t xml:space="preserve">hal-04075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laügt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075155v1</w:t>
+                <w:t xml:space="preserve">hal-04314474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+                <w:t xml:space="preserve">hal-03009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009774v1</w:t>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic monitoring of timber structures: Influence of wood species under bending loading</w:t>
               </w:r>
@@ -2749,256 +2749,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075809v1</w:t>
+                <w:t xml:space="preserve">hal-04324495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324495v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,243 +3946,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Li</w:t>
+                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Skeffeltea, Sweden. pp.354-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078673v1</w:t>
+                <w:t xml:space="preserve">hal-02045719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Acoustic Emission for Timber Damage Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Yahyaoui</w:t>
+                <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Timber Bridges, Skeffeltea, Suède, 26-29 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Skeffeltea, Sweden. pp.354-363</w:t>
+              <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045719v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographic investigation of heat source in transversely isotropic composites</w:t>
               </w:r>
@@ -4516,277 +4516,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
+                <w:t xml:space="preserve">Identification of damage mechanisms in CFRP composites by coupling acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075837v1</w:t>
+                <w:t xml:space="preserve">hal-04324643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damage mechanisms in CFRP composites by coupling acoustic emission and infrared thermography</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Welemane</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324643v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6751,256 +6751,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et suivi par émission acoustique de la fragilisation par l'hydrogène lors de la corrosion sous contrainte des armatures d'ouvrages d'art</w:t>
+                <w:t xml:space="preserve">Assessment of stress corrosion cracking in prestressing strands using AE technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Tessier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. 9p</w:t>
+              <w:t xml:space="preserve">European conference on acoustic emission testing (28th) EWGAE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cracovie, Poland. pp 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421069v1</w:t>
+                <w:t xml:space="preserve">hal-00402800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of stress corrosion cracking in prestressing strands using AE technique</w:t>
+                <w:t xml:space="preserve">Détection et suivi par émission acoustique de la fragilisation par l'hydrogène lors de la corrosion sous contrainte des armatures d'ouvrages d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tessier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on acoustic emission testing (28th) EWGAE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cracovie, Poland. pp 53-58</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402800v1</w:t>
+                <w:t xml:space="preserve">hal-00421069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission use for stress corrosion cracking detection in prestressing strands of bridge structures</w:t>
               </w:r>
@@ -7768,51 +7768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23TP1P72-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402798v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramadan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05049220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23TP1P72-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402798v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramadan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05049220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>