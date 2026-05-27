--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -750,508 +750,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laügt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075155v1</w:t>
+                <w:t xml:space="preserve">hal-04314474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of glulam timber under cyclic moisture loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 315, pp.125715. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314474v1</w:t>
+                <w:t xml:space="preserve">hal-04075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009774v1</w:t>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Moisture monitoring in glulam timber structures with embedded resistive sensors: study of influence parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.1463 - 1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-020-01228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+                <w:t xml:space="preserve">hal-03009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic monitoring of timber structures: Influence of wood species under bending loading</w:t>
               </w:r>
@@ -2749,481 +2749,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324495v1</w:t>
+                <w:t xml:space="preserve">hal-04075809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075809v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324575v1</w:t>
+                <w:t xml:space="preserve">hal-04324536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/27293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04324536v1</w:t>
+                <w:t xml:space="preserve">hal-04324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
               </w:r>
@@ -3445,243 +3445,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Influence des conditions climatiques variables sur les propriétés mécaniques des structures en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+                <w:t xml:space="preserve">hal-04487476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions climatiques variables sur les propriétés mécaniques des structures en bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487476v1</w:t>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
               </w:r>
@@ -4516,527 +4516,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damage mechanisms in CFRP composites by coupling acoustic emission and infrared thermography</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Welemane</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324643v1</w:t>
+                <w:t xml:space="preserve">hal-04075837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
+                <w:t xml:space="preserve">Identification of damage mechanisms in CFRP composites by coupling acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075837v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Munoz</w:t>
+                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alfonso Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053408v1</w:t>
+                <w:t xml:space="preserve">hal-03665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Valès</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665206v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la thermographie infrarouge et de l'émission acoustique pour l'identification de l'endommagement d'un composite stratifié carbone-époxy</w:t>
               </w:r>
@@ -5061,51 +5061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5887,325 +5887,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart and wireless sensors network for cable health monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préservation des ouvrages d'art en béton précontraint : application de l'émission acoustique à la détection de la corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">AUGC 2009, concours jeune chercheur, prix Houpert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324622v1</w:t>
+                <w:t xml:space="preserve">hal-00508869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation des ouvrages d'art en béton précontraint : application de l'émission acoustique à la détection de la corrosion</w:t>
+                <w:t xml:space="preserve">Hydrogen embrittlement of prestressing steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUGC 2009, concours jeune chercheur, prix Houpert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">EUROCORR 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508869v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen embrittlement of prestressing steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smart and wireless sensors network for cable health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassane Idrissi</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France</w:t>
+              <w:t xml:space="preserve">Non destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451102v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation des ouvrages d'art en béton précontraint : application de l'émission acoustique à la détection de la corrosion</w:t>
               </w:r>
@@ -7768,51 +7768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23TP1P72-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402798v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramadan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05049220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Yahyaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23TP1P72-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402798v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramadan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahyaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Boukhouna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05049220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>