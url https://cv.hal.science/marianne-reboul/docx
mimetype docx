--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1396,96 +1396,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual influence detection for ancient languages : a case study for Homeric influence in classical Latin literature</w:t>
+                <w:t xml:space="preserve">Aligning Greek and Latin texts to French translations using Large Language Models : an experiment on classical philosophical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aligned Translations for Digital Scholarly Editions : Methodologies, Methods and Workflows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiScEPT, Sep 2024, Rome, France</w:t>
+              <w:t xml:space="preserve">Horizons de la philologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcello Vitali Rosati, Apr 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719680v1</w:t>
+                <w:t xml:space="preserve">hal-04719660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwritten Text Recognition for ancient Greek manuscripts</w:t>
               </w:r>
@@ -1534,96 +1534,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Greek and Latin texts to French translations using Large Language Models : an experiment on classical philosophical texts</w:t>
+                <w:t xml:space="preserve">Multilingual influence detection for ancient languages : a case study for Homeric influence in classical Latin literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de la philologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marcello Vitali Rosati, Apr 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Aligned Translations for Digital Scholarly Editions : Methodologies, Methods and Workflows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiScEPT, Sep 2024, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719660v1</w:t>
+                <w:t xml:space="preserve">hal-04719680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual intertext detection in ancient languages : measures for detecting intertextuality between Greek philosophers and Classical Latin philosophy</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E796C97"/>
+    <w:nsid w:val="4A9A249B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-reboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22005018X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115151302936448660470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000508508607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Del Grosso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Benotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Giovannetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.CMN.2016.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;nette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo del Gratta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boschetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12961-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503607559-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jamb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17061790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bigliazzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4cf76b3b7f4633987b6f601ba97bc9fd4a093774;origin=https://hal.archives-ouvertes.fr/hal-05365174;visit=swh:1:snp:38bd7c69c201af13a45d7c65f2d71678eb1b00dc;anchor=swh:1:rel:a436d6f6252f3d690b44df496437c489a1634ddf;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-reboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22005018X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115151302936448660470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000508508607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Del Grosso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Benotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Giovannetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.CMN.2016.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;nette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo del Gratta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boschetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12961-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503607559-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jamb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17061790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bigliazzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4cf76b3b7f4633987b6f601ba97bc9fd4a093774;origin=https://hal.archives-ouvertes.fr/hal-05365174;visit=swh:1:snp:38bd7c69c201af13a45d7c65f2d71678eb1b00dc;anchor=swh:1:rel:a436d6f6252f3d690b44df496437c489a1634ddf;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>