--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1327,648 +1327,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation lexico-grammaticale du grec et du latin</w:t>
+                <w:t xml:space="preserve">Traitement automatique de la langue et modèles de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Orsini, Jan 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EnExDi 2024 : les humanités numériques dans les projets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Pietro Vitali, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411750v1</w:t>
+                <w:t xml:space="preserve">hal-04719687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Greek and Latin texts to French translations using Large Language Models : an experiment on classical philosophical texts</w:t>
+                <w:t xml:space="preserve">Handwritten Text Recognition for ancient Greek manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de la philologie numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marcello Vitali Rosati, Apr 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">TranscriboQuest2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Pinche; Thibault Clérice, Sep 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719660v1</w:t>
+                <w:t xml:space="preserve">hal-04719673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten Text Recognition for ancient Greek manuscripts</w:t>
+                <w:t xml:space="preserve">Multilingual influence detection for ancient languages : a case study for Homeric influence in classical Latin literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TranscriboQuest2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Pinche; Thibault Clérice, Sep 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Aligned Translations for Digital Scholarly Editions : Methodologies, Methods and Workflows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DiScEPT, Sep 2024, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719673v1</w:t>
+                <w:t xml:space="preserve">hal-04719680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual influence detection for ancient languages : a case study for Homeric influence in classical Latin literature</w:t>
+                <w:t xml:space="preserve">Aligning Greek and Latin texts to French translations using Large Language Models : an experiment on classical philosophical texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aligned Translations for Digital Scholarly Editions : Methodologies, Methods and Workflows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DiScEPT, Sep 2024, Rome, France</w:t>
+              <w:t xml:space="preserve">Horizons de la philologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcello Vitali Rosati, Apr 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719680v1</w:t>
+                <w:t xml:space="preserve">hal-04719660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual intertext detection in ancient languages : measures for detecting intertextuality between Greek philosophers and Classical Latin philosophy</w:t>
+                <w:t xml:space="preserve">Annotation lexico-grammaticale du grec et du latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels of Digital Scholarship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goran Gaber; Mouhamadoul Khaly Wélé, Jun 2024, Oxford, France</w:t>
+              <w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Orsini, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719668v1</w:t>
+                <w:t xml:space="preserve">hal-04411750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions et usages de modèles multilingues pour le latin et le grec ancien</w:t>
+                <w:t xml:space="preserve">Multilingual intertext detection in ancient languages : measures for detecting intertextuality between Greek philosophers and Classical Latin philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives pour l'édition et l'exploitation de corpus avec l'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint - Étienne, France</w:t>
+              <w:t xml:space="preserve">Channels of Digital Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goran Gaber; Mouhamadoul Khaly Wélé, Jun 2024, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719653v1</w:t>
+                <w:t xml:space="preserve">hal-04719668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique de la langue et modèles de langues</w:t>
+                <w:t xml:space="preserve">Constructions et usages de modèles multilingues pour le latin et le grec ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnExDi 2024 : les humanités numériques dans les projets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Pietro Vitali, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Perspectives pour l'édition et l'exploitation de corpus avec l'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint - Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719687v1</w:t>
+                <w:t xml:space="preserve">hal-04719653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual analysis with Python and Large Language Models</w:t>
+                <w:t xml:space="preserve">D'une langue l'autre : les sens et les mots du grec au latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Conference on Computational Humanities Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florian Cafiero; Marie Puren; Fotis Jannidis; Folgert Karsdorp; Iza Romanowska; Artjoms Šeļa; Melvin Wevers, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">[MOTIF] Analyse automatisée de documents : présentation et analyse critique des outils proposés en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Velcin; Denis Vigier, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411521v1</w:t>
+                <w:t xml:space="preserve">hal-04411635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une langue l'autre : les sens et les mots du grec au latin</w:t>
+                <w:t xml:space="preserve">Textual analysis with Python and Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[MOTIF] Analyse automatisée de documents : présentation et analyse critique des outils proposés en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Velcin; Denis Vigier, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth Conference on Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Cafiero; Marie Puren; Fotis Jannidis; Folgert Karsdorp; Iza Romanowska; Artjoms Šeļa; Melvin Wevers, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411635v1</w:t>
+                <w:t xml:space="preserve">hal-04411521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'intertextualité entre Homère et les tragiques grecs</w:t>
               </w:r>
@@ -2500,165 +2500,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d’apprentissage machine avec Homère : comment construire le sens des mots</w:t>
+                <w:t xml:space="preserve">Multilingual word embeddings and low resources: identifying influence in Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suites d’Homère de l’Antiquité à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">JADH 2021 “Digital Humanities and COVID-19”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee, Japanese Association for Digital Humanities, Sep 2021, Tokyo, Japan. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224022v1</w:t>
+                <w:t xml:space="preserve">hal-03340641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual word embeddings and low resources: identifying influence in Antiquity</w:t>
+                <w:t xml:space="preserve">Expériences d’apprentissage machine avec Homère : comment construire le sens des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH 2021 “Digital Humanities and COVID-19”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee, Japanese Association for Digital Humanities, Sep 2021, Tokyo, Japan. pp.51-54</w:t>
+              <w:t xml:space="preserve">Suites d’Homère de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340641v1</w:t>
+                <w:t xml:space="preserve">hal-03224022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Machine et manque de données : l'apport des réseaux neuronaux</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A9A249B"/>
+    <w:nsid w:val="A28FACC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-reboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22005018X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115151302936448660470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000508508607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Del Grosso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Benotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Giovannetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.CMN.2016.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;nette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo del Gratta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boschetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12961-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503607559-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jamb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17061790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bigliazzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4cf76b3b7f4633987b6f601ba97bc9fd4a093774;origin=https://hal.archives-ouvertes.fr/hal-05365174;visit=swh:1:snp:38bd7c69c201af13a45d7c65f2d71678eb1b00dc;anchor=swh:1:rel:a436d6f6252f3d690b44df496437c489a1634ddf;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-reboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22005018X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115151302936448660470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000508508607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Del Grosso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellandi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Benotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Giovannetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.CMN.2016.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;nette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo del Gratta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boschetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12961-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503607559-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nicolardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jamb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17061790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bigliazzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4cf76b3b7f4633987b6f601ba97bc9fd4a093774;origin=https://hal.archives-ouvertes.fr/hal-05365174;visit=swh:1:snp:38bd7c69c201af13a45d7c65f2d71678eb1b00dc;anchor=swh:1:rel:a436d6f6252f3d690b44df496437c489a1634ddf;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>