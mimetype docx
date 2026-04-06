--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -196,429 +196,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086419v1</w:t>
+                <w:t xml:space="preserve">hal-05270001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270001v1</w:t>
+                <w:t xml:space="preserve">hal-05270003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270003v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
               </w:r>
@@ -630,77 +630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reyes Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130, pp.104503. </w:t>
@@ -738,90 +738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -872,90 +872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t>
@@ -2844,298 +2844,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andean coastal uplift and active tectonics in southern Peru: 10Be surface exposure dating of differentially uplifted marine terrace sequences (San Juan de Marcona, ~ 15.4°S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saillard</w:t>
+                <w:t xml:space="preserve">A scenario for late Neogene Andean shortening transfer in the Camisea Subandean zone (Peru, 12°S) : implications for growth of the Northern Andean Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Hall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Farber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Regard</w:t>
+                <w:t xml:space="preserve">M. Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.doi:10.1130/B30165.1 (IF 3,101)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681676v1</w:t>
+                <w:t xml:space="preserve">hal-00583773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for late Neogene Andean shortening transfer in the Camisea Subandean zone (Peru, 12°S) : implications for growth of the Northern Andean Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Baby</w:t>
+                <w:t xml:space="preserve">Andean coastal uplift and active tectonics in southern Peru: 10Be surface exposure dating of differentially uplifted marine terrace sequences (San Juan de Marcona, ~ 15.4°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (3-4), pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583773v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3445,77 +3445,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter l'histoire géodynamique passée grâce à la datation et à l'analyse chimique des produits volcaniques à terre et en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,103 +3570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tephra layers recorded in marine sediments off Ecuador during the past 10 Ma, and implications on the regional geodynamics and volcanic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COT-INTIMATE-THM 2024 International Conference “Tephra: Chronology, Stratigraphy, Hazards, &amp; Climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Catania, Italy</w:t>
@@ -3689,346 +3689,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational raft tectonics in the Tumbes-Guayaquil forearc basin, Northern Andes (North Peru-South Ecuador)</w:t>
+                <w:t xml:space="preserve">Une méthode isotopique innovante pour identifier la source volcanique des téphras distaux : application à l’arc Nord Andin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, 2023, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04115784v1</w:t>
+                <w:t xml:space="preserve">hal-04299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode isotopique innovante pour identifier la source volcanique des téphras distaux : application à l’arc Nord Andin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitational raft tectonics in the Tumbes-Guayaquil forearc basin, Northern Andes (North Peru-South Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299826v1</w:t>
+                <w:t xml:space="preserve">insu-04115784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active deformation in the Ecuadorian forearc from the new national earthquake catalog: evidence of forearc segmentation and active faulting in the Gulf of Guayaquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,277 +4189,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution of southern Ecuadorian forearc (Santa Elena Peninsula)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+                <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pedro Reyes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04115767v1</w:t>
+                <w:t xml:space="preserve">hal-03792261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Structural Evolution of southern Ecuadorian forearc (Santa Elena Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792261v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04115767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
               </w:r>
@@ -4471,77 +4471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago (IL), United States</w:t>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active deformation in the Ecuadorian forearc from the new national earthquake catalog: evidence of forearc segmentation and active faulting in the Gulf of Guayaquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,295 +4689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">First identification, geochemical characterization, and land-sea correlations of Holocene marine distal tephra from the Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carretier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Leanni</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7172⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531213v1</w:t>
+                <w:t xml:space="preserve">hal-03462620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification, geochemical characterization, and land-sea correlations of Holocene marine distal tephra from the Ecuadorian arc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.7686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462620v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Active Faults Through the Gulf of Guayaquil, Ecuador: implication for the southern boundary of the North Andean Sliver</w:t>
               </w:r>
@@ -5114,51 +5114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,618 +5332,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo Earthquakes, Historical-Prehistorical Warnings, Surface Ruptures, and Unsuspected Active Faults in Peru and Ecuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lenin Benavente Escobar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah R. Hall</w:t>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Society of America Meeting (SSA-LACSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
+              <w:t xml:space="preserve">SSA - LACSC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531178v1</w:t>
+                <w:t xml:space="preserve">hal-02385083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA - LACSC meeting</w:t>
+              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385083v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subduction versus crustal tectonics - impact on southern ecuadorian margin uplift: quantification of uplift rates, modelling of marine terraces, and interseismic coupling pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
+              <w:t xml:space="preserve">26e réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902820v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction versus crustal tectonics - impact on southern ecuadorian margin uplift: quantification of uplift rates, modelling of marine terraces, and interseismic coupling pattern</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interseismic Coupling and Quaternary Coastal Tectonics along the Andean Megathrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lenin Benavente Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Seismological Society of America Meeting (SSA-LACSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485438v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic Coupling and Quaternary Coastal Tectonics along the Andean Megathrust</w:t>
+                <w:t xml:space="preserve">Paleo Earthquakes, Historical-Prehistorical Warnings, Surface Ruptures, and Unsuspected Active Faults in Peru and Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lenin Benavente Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah R. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting (SSA-LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531155v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
               </w:r>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,103 +6086,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cendres volcaniques déposées dans les sédiments marins au large de l’Équateur et du Pérou au cours des derniers 10 Ma, et implications géodynamiques (EXP 111, 137 et 202)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques IODP-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
@@ -6211,90 +6211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6330,523 +6330,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension as a major tectonic process of the evolution of Southern Ecuador compressional forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pliocene-Quaternary tectono-sedimentary evolution of the Guayaquil-Tumbes forearc basin (Ecuador-Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485281v1</w:t>
+                <w:t xml:space="preserve">hal-03485252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene-Quaternary tectono-sedimentary evolution of the Guayaquil-Tumbes forearc basin (Ecuador-Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extension as a major tectonic process of the evolution of Southern Ecuador compressional forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485252v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARACAS ANR project: MARine terraces along the northern Andean Coast as a proxy for seismic hazard ASsessment</w:t>
+                <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seatle, United States. 2019</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02394988v1</w:t>
+                <w:t xml:space="preserve">hal-02385326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
+                <w:t xml:space="preserve">MARACAS ANR project: MARine terraces along the northern Andean Coast as a proxy for seismic hazard ASsessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
+              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seatle, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385326v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02394988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
@@ -6858,77 +6858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,77 +7095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction versus crustal tectonics impact on southern ecuadorian margin uplift: quantification of uplift rates, modelling of marine terraces, and interseismic coupling pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wegener Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
@@ -7658,51 +7658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EAD9217"/>
+    <w:nsid w:val="923B540A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>