--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -4189,277 +4189,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Structural Evolution of southern Ecuadorian forearc (Santa Elena Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792261v1</w:t>
+                <w:t xml:space="preserve">insu-04115767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution of southern Ecuadorian forearc (Santa Elena Peninsula)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+                <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pedro Reyes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04115767v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
               </w:r>
@@ -4497,51 +4497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago (IL), United States</w:t>
@@ -6576,277 +6576,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
+                <w:t xml:space="preserve">MARACAS ANR project: MARine terraces along the northern Andean Coast as a proxy for seismic hazard ASsessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
+              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seatle, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385326v1</w:t>
+                <w:t xml:space="preserve">insu-02394988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARACAS ANR project: MARine terraces along the northern Andean Coast as a proxy for seismic hazard ASsessment</w:t>
+                <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seatle, United States. 2019</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02394988v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
@@ -7658,51 +7658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="923B540A"/>
+    <w:nsid w:val="10E2A91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>