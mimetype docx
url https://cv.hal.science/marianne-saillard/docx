--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143145v1</w:t>
+                <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171645v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
               </w:r>
@@ -1268,295 +1268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First timing constraints on the Ecuadorian Coastal Cordillera exhumation: Geodynamic implications</w:t>
+                <w:t xml:space="preserve">Late Miocene - Quaternary forearc uplift in southern Peru: new insights from 10 Be dates and rocky coastal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Brichau</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Reyes</w:t>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gautheron</w:t>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Michaud</w:t>
+                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 105, pp.103007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.103007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8th ISAG Special Issue, 109, pp.103261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03022961v1</w:t>
+                <w:t xml:space="preserve">hal-03162682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene - Quaternary forearc uplift in southern Peru: new insights from 10 Be dates and rocky coastal sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First timing constraints on the Ecuadorian Coastal Cordillera exhumation: Geodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brichau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">P Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Martinod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">C Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">M J Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8th ISAG Special Issue, 109, pp.103261. </w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.103007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2020.103007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162682v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03022961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
               </w:r>
@@ -1670,1257 +1670,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">L. Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696429v1</w:t>
+                <w:t xml:space="preserve">hal-01610263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Rolland</w:t>
+                <w:t xml:space="preserve">Geometrical trends within sequences of Pleistocene marine terraces: selected examples from California, Peru, Chile and New-Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">Irene de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cortés-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.53 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610263v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.241 - 256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016TC004156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner gorges incision history: A proxy for deglaciation? Insights from Cosmic Ray Exposure dating (10Be and 36Cl) of river-polished surfaces (Tinée River, SW Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 457, pp.271 - 281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronology of pediments and marine terraces in north-central Chile and their implications for Quaternary uplift in the Western Andes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 180-181, pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and kinematic evolution of a long-living foreland structure inferred from field data and cross section balancing, the Sainte-Victoire System, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (TC4021), pp.XX. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011TC002988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses marines, marqueurs de l'interaction entre soulèvement et oscillation du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach ridges U-Th dating in Tongoy bay and tectonic implications for a peninsula-bay system, Chile,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario for late Neogene Andean shortening transfer in the Camisea Subandean zone (Peru, 12°S) : implications for growth of the Northern Andean Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,489 +2951,489 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1130/B30165.1 (IF 3,101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andean coastal uplift and active tectonics in southern Peru: 10Be surface exposure dating of differentially uplifted marine terrace sequences (San Juan de Marcona, ~ 15.4°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (3-4), pp.178-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00681676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297, pp.199-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steady long-term uplift rates and Pleistocene marine terrace development along the Andean margin of Chile (31°S) inferred from 10Be dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (1-2), pp.50-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,176 +3443,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter l'histoire géodynamique passée grâce à la datation et à l'analyse chimique des produits volcaniques à terre et en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF); Géosciences Montpellier; Hydrosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tephra layers recorded in marine sediments off Ecuador during the past 10 Ma, and implications on the regional geodynamics and volcanic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3659,73 +3671,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COT-INTIMATE-THM 2024 International Conference “Tephra: Chronology, Stratigraphy, Hazards, &amp; Climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode isotopique innovante pour identifier la source volcanique des téphras distaux : application à l’arc Nord Andin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3734,123 +3746,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational raft tectonics in the Tumbes-Guayaquil forearc basin, Northern Andes (North Peru-South Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,323 +3921,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, 2023, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Active deformation in the Ecuadorian forearc from the new national earthquake catalog: evidence of forearc segmentation and active faulting in the Gulf of Guayaquil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943277v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04115775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active deformation in the Ecuadorian forearc from the new national earthquake catalog: evidence of forearc segmentation and active faulting in the Gulf of Guayaquil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monica Segovia</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04115775v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of southern Ecuadorian forearc (Santa Elena Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4247,110 +4259,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American and Caribbean Seismological Commission (LACSC) 4th Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American and Caribbean Seismological Commission, 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4372,110 +4384,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of the southern Ecuadorian forearc in the Santa Elena Peninsula region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4497,110 +4509,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active deformation in the Ecuadorian forearc from the new national earthquake catalog: evidence of forearc segmentation and active faulting in the Gulf of Guayaquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4659,73 +4671,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04115777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification, geochemical characterization, and land-sea correlations of Holocene marine distal tephra from the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4734,1335 +4746,1335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 Ma-long uplift cycles of the southern Peru forearc since Late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Active Faults Through the Gulf of Guayaquil, Ecuador: implication for the southern boundary of the North Andean Sliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARine terraces along the northern Andean Coast as a proxy for seismic hazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02395049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA - LACSC meeting</w:t>
+              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385083v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Evidences for Complex Faulting Through the Gulf of Guayaquil, Ecuador</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
+              <w:t xml:space="preserve">SSA - LACSC meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902820v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction versus crustal tectonics - impact on southern ecuadorian margin uplift: quantification of uplift rates, modelling of marine terraces, and interseismic coupling pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interseismic Coupling and Quaternary Coastal Tectonics along the Andean Megathrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lenin Benavente Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting (SSA-LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo Earthquakes, Historical-Prehistorical Warnings, Surface Ruptures, and Unsuspected Active Faults in Peru and Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lenin Benavente Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah R. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting (SSA-LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplift history of the coastal Central Andes deduced from morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Géomorphologie de l'AIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00945364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6072,51 +6084,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cendres volcaniques déposées dans les sédiments marins au large de l’Équateur et du Pérou au cours des derniers 10 Ma, et implications géodynamiques (EXP 111, 137 et 202)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6175,73 +6187,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques IODP-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6263,110 +6275,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene-Quaternary tectono-sedimentary evolution of the Guayaquil-Tumbes forearc basin (Ecuador-Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6421,113 +6433,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension as a major tectonic process of the evolution of Southern Ecuador compressional forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,113 +6558,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARACAS ANR project: MARine terraces along the northern Andean Coast as a proxy for seismic hazard ASsessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,659 +6683,659 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Seatle, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02394988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First time-constraints on Ecuadorian Coastal Cordillera uplift: Geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02395108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction versus crustal tectonics impact on southern ecuadorian margin uplift: quantification of uplift rates, modelling of marine terraces, and interseismic coupling pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wegener Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the seismic cycle to long-term deformation: linking seismic coupling and Quaternary coastal geomorphology along the Andean megathrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7333,147 +7345,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed uplift of the Central Andes Forearc revealed by coastal evolution during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7483,114 +7495,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du soulèvement côtier Pléistocène des Andes centrales : Etude de l'évolution géomorphologique et datations (10Be) de séquences de terrasses marines (Sud Pérou - Nord Chili).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paul Sabatier - Toulouse III, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00329922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7658,51 +7670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10E2A91C"/>
+    <w:nsid w:val="8806930C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7889,51 +7901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-saillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5953-2640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136316603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes Ben&#237;tez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104503" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.701720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03022961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brichau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2020.103007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQ4P24Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de La Torre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#233;s-Aranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.09.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JQ4H2HB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC002988" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.01.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4P56RHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5KZ4RM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Hall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH701P1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Segovia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115767v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ponce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cisneros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lenin Benavente Escobar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hall" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00945364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02394988v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cisneros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395108v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>