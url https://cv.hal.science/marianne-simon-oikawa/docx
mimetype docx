--- v0 (2026-03-23)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Simon-Oikawa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-simon-oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7168-7901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061182877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34692955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles et laboratoires de rattachement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeure d'études japonaises, Université Paris Cité, UFR Langues et civilisations de l'Asie orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre de recherche sur les civilisations de l'Asie orientale (CRCAO-UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheuse associée à l'Institut français de recherche sur le Japon (UMIFRE 19) de la Maison franco-japonaise (Tokyo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du CEEI (Centre d'étude de l'écriture et de l'image)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre associé de l'UMR THALIM (UMR 7172, Théorie et histoire des arts et des littératures de la modernité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne.simon-oikawa@u-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale : UFR LCAO, Université Paris Cité, Faculté Sociétés et Humanités, Campus Grands Moulins - Bât C 4e étage, 4 rue Thomas Mann, 75205 Paris Cedex 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- culture visuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- relations entre le texte et l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- histoire, théorie, et usages (en particulier ludiques) de l'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- avant-gardes (poésie visuelle, poésie sonore, performance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- échanges littéraires et artistiques entre la France et le Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française d’études japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- European Association for Japanese Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Japan Art History Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Ukiyo-e Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Kawanabe Kyôsai Memorial Museum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Association of Word and Image Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française de littérature générale et comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et contemporaine (L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Introduction à la culture visuelle japonaise (L1-L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction (L2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction : textes littéraires (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séminaire disciplinaire transversal : l'actualité de la recherche (M2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et enjeux contemporains : la littérature et les arts de l'image (M2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient, Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 456, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguns jogos de escrita na poesia visual japonesa a partir dos anos 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuladô, Revista de Estética e Literatura do Centro de Referência Haroldo de Campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.64-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.551-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrity Cafe, no4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Isou el les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13525.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et enjeux du son dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique d’Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets d’Eucharis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sur les routes du monde, 3, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamura Kôtarô, Poèmes à Chieko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://sfej.hypotheses.org/1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, Perpetuum mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sakai et Nao Sawada (dir.), Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13582.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ciel : espaces et formats dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de formats, 45, https://journals.openedition.org/interfaces/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens, Pour le roman-photo, et Jan Baetens (texte) et Clémentine Mélois (dessins), Le Roman-photo, un genre entre hier et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture scénaristique d’Ilse Garnier : pour une poétique du ciné-poème spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier, Pierre Garnier & Carlfriedrich Claus : une correspondance à l’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.fabula.org/revue/document12897.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Le Cinéma des Poètes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme ou renarde ? Écran de papier et révélation de l'invisible chez Tsukioka Yoshitoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste, une création en miroir – Interactions entre peintre et poète (entretien avec Michel Mousseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier (1927-2020), une vie dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1093, pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donguy (dir.), Jean-François Bory. Une monographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ilse Garnier et le livre d’artiste : Matière et construction poétique dans Winterlandschaft mit Vögeln »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Francophonie vivante, 2019/2 (« Livres d’art, arts du livre »),, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and Image in Pre-modern Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, p. 39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire, voir, faire – Les poèmes visuels de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Numéro double : Pierre Albert-Birot / Claude Cahun, 1056, p. 89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un infatigable expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pierre Albert-Birot / Claude Cahun, 1056, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image écrite dans les livres de poèmes de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (« Poésie et image à la croisée des supports »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier anniversaire Doc(k)s Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, p. 124- 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allumette et le pyrogène : Le Japon de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, p. 671-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchiffrement des moji-e à l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 116-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, ou l’homme des premières fois : Les Mémoires d’Adam et les pages d’Ève de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarrazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, p. 201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture dans le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de la description : Le Musée du Louvre de Théophile Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (« Théophile Gautier : l'invention médiatique de l'histoire littéraire »), p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire-Akiko Brisset, À la croisée du texte et de l’image – Paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval, Collège de France, Institut des Hautes Études Japonaises, coll. « Bibliothèque de l’Institut des Hautes Études japonaises », 2009, 548 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre aux feuilles d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Cécile Sakai et Daniel Struve (dir.), Regards sur la métaphore, entre Orient et Occident, Arles, Philippe Picquier, 2008, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie idéographique de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p. 145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille aux mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claude Debon : Calligrammes dans tous ses états, édition critique, Calliopées, 2009, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps codé : les calendriers en images (egoyomi) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (" Du bon usage des images : autour des codes visuels en Chine et au Japon ", sous la direction de ClaireAkiko Brisset), p. 117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo jidai no itazuragaki – moji-e wo chûshin ni [Les graffitis à l'époque d'Edo : le cas des images en écriture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ajia yûgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (E wo yomu, moji wo miru – Nihon bungaku to sono baitai [Regarder l'écrit, lire les images : la littérature japonais et ses supports]), p. 125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annick Horiuchi (dir.), L’Éducation en Chine et au Japon, Les Indes savantes / Université Paris Diderot – Paris 7 – GreJa, coll. « Études japonaises », no2, 2006,180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel à la page : la référence constellative dans la poésie concrète japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 933-934, p. 208-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle japonaise aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour peindre : Les moji-e de Hokusai et Hiroshige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (" La lettre et l'image : nouvelles approches ", textes réunis et présentés par Anne-Marie Christ, p. 75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet, revue de la Maison des écrivains étrangers et des traducteurs de Saint-Nazaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (Tokyo / Luanda), p. 104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moji de egaku : Edo jidai no moji-e no dentô to sono henbô [Écrire en image : tradition et métamorphoses des images en écriture de l'époque d'Edo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochanomizujoshidaigaku hikaku nihongaku kenkyûsentâ kenkyû nenpô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, p. 95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Kerlan-Stephens et Cécile Sakai (dir.), Du visible au lisible. Texte et image en Chine et au Japon, Arles, Éditions Philippe Picquier, 2006, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiches et pancartes chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geibun Kenkyu (Université Keio, Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, p. 90-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Montserrat Prudon (dir.), La Poésie à cœur à corps et à cris, Mandala, coll. « Traverses », 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me de miru arufabetto no moji [Voir l’alphabet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et écritures : poètes visuels japonais contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, p. 86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawanabe Kyôsai no moji asobi no sekai [Les jeux d'écriture de Kawanabe Kyôsai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyôsai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Vieillard-Baron, Fujiwara no Teika et la notion d’excellence en poésie. Théorie et pratique de la composition dans le Japon classique, « Bibliothèque de l’Institut des Hautes Études japonaises », Collège de France, Institut des Hautes Études Japonaises, 2001, 534 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujitomi Yasuo ou l’écriture sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, p. 24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijuaru Poetorî – gendai no Furansu ni okeru shikakushi [Poésie visuelle : la poésie visuelle moderne en France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et peinture : Les poèmes à voir de Pierre Albert-Birot (1876-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, p. 103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de la pluie : l'écriture et ses métamorphoses dans la poésie visuelle japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, p. 119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to moji : Furansu no shikakushi no dentô to sono henbô [Poésie et écriture : tradition et métamorphoses de la poésie visuelle française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes françaises = 早稲田フランス語フランス文学論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, p. 88-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du bonheur : divinités populaires et images en écriture au Japon (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, p. 57-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et peinture chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (« Peinture et littérature », textes réunis par Olivier Chazaud et Bernard Sichère), p. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique, poésie de l’écriture : formes et enjeux de la poésie visuelle japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, p. 153-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi wo koeta shikakushi, Niikuni Seiichi to Piêru Garunie wo megutte [La poésie visuelle par delà les mers : Niikuni Seiichi et Pierre Garnier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendaishi techô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p. 59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de moji-e dans deux recueils de petits métiers de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, p. 397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve dans Shasekishû de Mujû Ichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, p. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier d’estampes ludiques : les images en écriture de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Du divertissement dans la Chine et le Japon anciens, 20, p. 111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre verre et papier, la lanterne magique au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, p. 131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne, enjeux et métamorphoses, sur Jean Tardieu et les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, p. 155-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du poète en peintre, ou se faire peintre avec des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sape. Revue d'expression poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, p. 37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, La beauté du monde, préface et choix de poèmes par Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiden Anthelme X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967): Un pyrogène des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. A paraître, Les Colloques de Cerisy, 978-2-406-08376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes spatialistes et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, collection "Le cinéma des poètes", Carole Aurouet, 9782376280460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de renouveau. Estampes japonaises modernes 1900-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Uhlenbeck et al. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Custodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image Hommage à Anne-Marie Christin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, n° 1056, «Pierre Albert-Birot - Claude Cahun»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugan Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudon-Moral Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782351500866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier, Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe qui tremble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2918220418 (tome 1) et 2918220426 (tome 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 246 p., 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 277 p., 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2012, collection « Poétiques et esthétiques XXe-XXIe siècle », Catherine Mayaux, 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pégagogie par l'image en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Renonciat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2009, Collection "Interférences", 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Écriture réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Indes savantes, 13, 2007, coll. « Études japonaises », 978-2846541589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les “partitions” de Giovanni Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-125, 2020, 9788885449596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Danshari ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Blaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dépotoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al Dante, les presses du réel, 2020, 978-2-37896-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) – Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) - Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-175, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Pierre et Ilse Garnier avec le poète japonais Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-71, 2019, collection "Perspectives littéraires", 2869066872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora, Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le fil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Confidents – Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-39, 2018, 978-2-84066-465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et figure à l'époque d’Edo : les moji-e de Santô Kyôden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Patin et Julien Bouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12 (Autour de l'image : arts graphiques et culture visuelle au Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-337, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô no shikakushi no tanjô – aru henshin no monogatari [La genèse des poèmes visuels de Pierre Albert-Birot : l’histoire d’une métamorphose]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image – Hommage à Anne-Marie Christin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 215-231, 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De La Joie à La Lune : les poèmes à voir de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel, Sophie Lesiewicz et Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre/ Poésie : une histoire en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-112, 2017, 978-2867422621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lisible à l'invisible : les images en écriture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacher / coder – 4000 ans d'écritures secrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Champollion / Les écritures du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô – shishû ni kakareta imêji [L’image écrite dans les livres de poèmes de Pierre Albert-Birot]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 73-96, 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hai-kais de Pierre Albert-Birot : du détour par l’ailleurs à la découverte de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et transgression des formes poétiques régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2014, Collection « Modernités », 978-2-86781-940-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byôsha ni shitagatte – Teofiru Gôchie no Rûburu bijutsukan [Au fil de la description : Le Musée du Louvre de Théophile Gautier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajime Sawada, Kazuaki Yoshimura et Michaël Desprez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teofiru Gôchie to 19seiki geijutsu [Théophile Gautier et les arts du XIXe siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, p. 380-409, 2014, 978-4-324-09772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berunâru Noeru – gaka no haigo kara no shisen [Bernard Noël dans le dos des peintres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-142, 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document : un Japonais chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-54, 2012, Collection « Poétiques et esthétiques XXe-XXIe siècle », 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Translation to Supranational Poetry: the Polyglot Poems of Pierre Garnier and Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Alfons Knauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation &amp; Multilingual Literature, Traduction &amp; Littérature Multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, p. 117-138, 2011, ISBN 978-3-643-11388-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e : Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Wien University, p. 71-86, 2011, Collection Beiträge zur Japanologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e: Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Ostasienwissenschaften der Universität Wien, p. 71-86, 2011, Beitrage zur Japanologie, no41,, 3900362246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman d'un regard : Bernard Noël dans l'atelier de Michel Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Llombart Huesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée – Hommage à Montserrat Prudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliopées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-230, 2010, 978-2916608204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai to moji-e no sekai [Katsushika Hokusai et le monde des images en écriture],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Pascal Griolet, Christophe Marquet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru – Nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, p. 329-352, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi to Piêru Garunie no kôryû to kyôdô seisaku no jittai – Les Lettres to ASA wo chûshin ni [Les échanges et les œuvres collaboratives de Niikuni Seiichi et Pierre Garnier – Les Lettres et ASA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi no "gutaishi" – shi to bijutsu no aida ni [The Concrete Poetry of Niikuni Seiichi : Between Poetry and Art]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musashino Art University Museum &amp; Library, p. 93-95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du divertissement à l'enseignement par l'image : les usages pédagogiques des images en écriture (moji-e) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Renonciat et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie par l'image en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-53, 2009, Interférences, 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéogramme et calligramme : l'alphabet réinventé des poètes visuels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écriture réinventée : Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, p. 107-126, 2007, Études japonaises, vol. 3, 9782846541589 2846541582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la France au Japon : transmissions spatialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Prudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmissions : formes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-287, 2007, Collection " L'Imaginaire du Texte "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 273-287, 2007, coll. " L'Imaginaire du Texte ", 9782842922016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mailles du filet ou la métaphore du réseau chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Louise Lentengre et Arlette Albert-Birot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, un poète parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-255, 2003, Collection « Surfaces », 9782858937240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’écriture, de l’idéogramme au multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, p. 145-147, 2001, 978-2080122797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakamura Keiichi, Le haikai et Pierre Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier : le monde en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Arlette Albert-Birot lit les poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne-Marie Christin, Poétique du blanc – Vide et intervalle dans la civilisation de l’alphabet, nouvelle édition revue et augmentée, Paris, Vrin, coll. « Essais d’art et de philosophie », 2009, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Simon-Oikawa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-simon-oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7168-7901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061182877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34692955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles et laboratoires de rattachement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeure d'études japonaises, Université Paris Cité, UFR Langues et civilisations de l'Asie orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre de recherche sur les civilisations de l'Asie orientale (CRCAO-UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheuse associée à l'Institut français de recherche sur le Japon (UMIFRE 19) de la Maison franco-japonaise (Tokyo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du CEEI (Centre d'étude de l'écriture et de l'image)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre associé de l'UMR THALIM (UMR 7172, Théorie et histoire des arts et des littératures de la modernité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne.simon-oikawa@u-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale : UFR LCAO, Université Paris Cité, Faculté Sociétés et Humanités, Campus Grands Moulins - Bât C 4e étage, 4 rue Thomas Mann, 75205 Paris Cedex 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- culture visuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- relations entre le texte et l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- histoire, théorie, et usages (en particulier ludiques) de l'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- avant-gardes (poésie visuelle, poésie sonore, performance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- échanges littéraires et artistiques entre la France et le Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française d’études japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- European Association for Japanese Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Japan Art History Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Ukiyo-e Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Kawanabe Kyôsai Memorial Museum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Association of Word and Image Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française de littérature générale et comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et contemporaine (L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Introduction à la culture visuelle japonaise (L1-L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction (L2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction : textes littéraires (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séminaire disciplinaire transversal : l'actualité de la recherche (M2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et enjeux contemporains : la littérature et les arts de l'image (M2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient, Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 456, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.551-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguns jogos de escrita na poesia visual japonesa a partir dos anos 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuladô, Revista de Estética e Literatura do Centro de Referência Haroldo de Campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.64-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamura Kôtarô, Poèmes à Chieko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://sfej.hypotheses.org/1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique d’Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets d’Eucharis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sur les routes du monde, 3, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, Perpetuum mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sakai et Nao Sawada (dir.), Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13582.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ciel : espaces et formats dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de formats, 45, https://journals.openedition.org/interfaces/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrity Cafe, no4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Isou el les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13525.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et enjeux du son dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme ou renarde ? Écran de papier et révélation de l'invisible chez Tsukioka Yoshitoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste, une création en miroir – Interactions entre peintre et poète (entretien avec Michel Mousseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Le Cinéma des Poètes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture scénaristique d’Ilse Garnier : pour une poétique du ciné-poème spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier, Pierre Garnier & Carlfriedrich Claus : une correspondance à l’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.fabula.org/revue/document12897.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier (1927-2020), une vie dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1093, pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donguy (dir.), Jean-François Bory. Une monographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens, Pour le roman-photo, et Jan Baetens (texte) et Clémentine Mélois (dessins), Le Roman-photo, un genre entre hier et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ilse Garnier et le livre d’artiste : Matière et construction poétique dans Winterlandschaft mit Vögeln »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Francophonie vivante, 2019/2 (« Livres d’art, arts du livre »),, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and Image in Pre-modern Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, p. 39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un infatigable expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pierre Albert-Birot / Claude Cahun, 1056, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire, voir, faire – Les poèmes visuels de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Numéro double : Pierre Albert-Birot / Claude Cahun, 1056, p. 89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image écrite dans les livres de poèmes de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (« Poésie et image à la croisée des supports »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier anniversaire Doc(k)s Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, p. 124- 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allumette et le pyrogène : Le Japon de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, p. 671-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchiffrement des moji-e à l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 116-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, ou l’homme des premières fois : Les Mémoires d’Adam et les pages d’Ève de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarrazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, p. 201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de la description : Le Musée du Louvre de Théophile Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (« Théophile Gautier : l'invention médiatique de l'histoire littéraire »), p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture dans le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire-Akiko Brisset, À la croisée du texte et de l’image – Paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval, Collège de France, Institut des Hautes Études Japonaises, coll. « Bibliothèque de l’Institut des Hautes Études japonaises », 2009, 548 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre aux feuilles d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Cécile Sakai et Daniel Struve (dir.), Regards sur la métaphore, entre Orient et Occident, Arles, Philippe Picquier, 2008, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie idéographique de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p. 145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille aux mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claude Debon : Calligrammes dans tous ses états, édition critique, Calliopées, 2009, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo jidai no itazuragaki – moji-e wo chûshin ni [Les graffitis à l'époque d'Edo : le cas des images en écriture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ajia yûgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (E wo yomu, moji wo miru – Nihon bungaku to sono baitai [Regarder l'écrit, lire les images : la littérature japonais et ses supports]), p. 125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps codé : les calendriers en images (egoyomi) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (" Du bon usage des images : autour des codes visuels en Chine et au Japon ", sous la direction de ClaireAkiko Brisset), p. 117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annick Horiuchi (dir.), L’Éducation en Chine et au Japon, Les Indes savantes / Université Paris Diderot – Paris 7 – GreJa, coll. « Études japonaises », no2, 2006,180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour peindre : Les moji-e de Hokusai et Hiroshige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (" La lettre et l'image : nouvelles approches ", textes réunis et présentés par Anne-Marie Christ, p. 75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel à la page : la référence constellative dans la poésie concrète japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 933-934, p. 208-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle japonaise aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet, revue de la Maison des écrivains étrangers et des traducteurs de Saint-Nazaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (Tokyo / Luanda), p. 104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Kerlan-Stephens et Cécile Sakai (dir.), Du visible au lisible. Texte et image en Chine et au Japon, Arles, Éditions Philippe Picquier, 2006, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moji de egaku : Edo jidai no moji-e no dentô to sono henbô [Écrire en image : tradition et métamorphoses des images en écriture de l'époque d'Edo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochanomizujoshidaigaku hikaku nihongaku kenkyûsentâ kenkyû nenpô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, p. 95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Montserrat Prudon (dir.), La Poésie à cœur à corps et à cris, Mandala, coll. « Traverses », 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiches et pancartes chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geibun Kenkyu (Université Keio, Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, p. 90-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me de miru arufabetto no moji [Voir l’alphabet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et écritures : poètes visuels japonais contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, p. 86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Vieillard-Baron, Fujiwara no Teika et la notion d’excellence en poésie. Théorie et pratique de la composition dans le Japon classique, « Bibliothèque de l’Institut des Hautes Études japonaises », Collège de France, Institut des Hautes Études Japonaises, 2001, 534 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijuaru Poetorî – gendai no Furansu ni okeru shikakushi [Poésie visuelle : la poésie visuelle moderne en France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujitomi Yasuo ou l’écriture sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, p. 24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et peinture : Les poèmes à voir de Pierre Albert-Birot (1876-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, p. 103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawanabe Kyôsai no moji asobi no sekai [Les jeux d'écriture de Kawanabe Kyôsai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyôsai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de la pluie : l'écriture et ses métamorphoses dans la poésie visuelle japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, p. 119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to moji : Furansu no shikakushi no dentô to sono henbô [Poésie et écriture : tradition et métamorphoses de la poésie visuelle française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes françaises = 早稲田フランス語フランス文学論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, p. 88-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique, poésie de l’écriture : formes et enjeux de la poésie visuelle japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, p. 153-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et peinture chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (« Peinture et littérature », textes réunis par Olivier Chazaud et Bernard Sichère), p. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du bonheur : divinités populaires et images en écriture au Japon (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, p. 57-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi wo koeta shikakushi, Niikuni Seiichi to Piêru Garunie wo megutte [La poésie visuelle par delà les mers : Niikuni Seiichi et Pierre Garnier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendaishi techô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p. 59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve dans Shasekishû de Mujû Ichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, p. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de moji-e dans deux recueils de petits métiers de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, p. 397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier d’estampes ludiques : les images en écriture de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Du divertissement dans la Chine et le Japon anciens, 20, p. 111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre verre et papier, la lanterne magique au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, p. 131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne, enjeux et métamorphoses, sur Jean Tardieu et les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, p. 155-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du poète en peintre, ou se faire peintre avec des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sape. Revue d'expression poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, p. 37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, La beauté du monde, préface et choix de poèmes par Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiden Anthelme X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. A paraître, Les Colloques de Cerisy, 978-2-406-08376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes spatialistes et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, collection "Le cinéma des poètes", Carole Aurouet, 9782376280460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967): Un pyrogène des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image Hommage à Anne-Marie Christin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de renouveau. Estampes japonaises modernes 1900-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Uhlenbeck et al. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Custodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, n° 1056, «Pierre Albert-Birot - Claude Cahun»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugan Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudon-Moral Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782351500866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier, Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe qui tremble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2918220418 (tome 1) et 2918220426 (tome 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 246 p., 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2012, collection « Poétiques et esthétiques XXe-XXIe siècle », Catherine Mayaux, 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 277 p., 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pégagogie par l'image en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Renonciat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2009, Collection "Interférences", 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Écriture réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Indes savantes, 13, 2007, coll. « Études japonaises », 978-2846541589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les “partitions” de Giovanni Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-125, 2020, 9788885449596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Danshari ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Blaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dépotoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al Dante, les presses du réel, 2020, 978-2-37896-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) - Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-175, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) – Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Pierre et Ilse Garnier avec le poète japonais Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-71, 2019, collection "Perspectives littéraires", 2869066872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et figure à l'époque d’Edo : les moji-e de Santô Kyôden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Patin et Julien Bouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12 (Autour de l'image : arts graphiques et culture visuelle au Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-337, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le fil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Confidents – Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-39, 2018, 978-2-84066-465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora, Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô no shikakushi no tanjô – aru henshin no monogatari [La genèse des poèmes visuels de Pierre Albert-Birot : l’histoire d’une métamorphose]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image – Hommage à Anne-Marie Christin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 215-231, 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De La Joie à La Lune : les poèmes à voir de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel, Sophie Lesiewicz et Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre/ Poésie : une histoire en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-112, 2017, 978-2867422621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lisible à l'invisible : les images en écriture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacher / coder – 4000 ans d'écritures secrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Champollion / Les écritures du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô – shishû ni kakareta imêji [L’image écrite dans les livres de poèmes de Pierre Albert-Birot]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 73-96, 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hai-kais de Pierre Albert-Birot : du détour par l’ailleurs à la découverte de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et transgression des formes poétiques régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2014, Collection « Modernités », 978-2-86781-940-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byôsha ni shitagatte – Teofiru Gôchie no Rûburu bijutsukan [Au fil de la description : Le Musée du Louvre de Théophile Gautier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajime Sawada, Kazuaki Yoshimura et Michaël Desprez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teofiru Gôchie to 19seiki geijutsu [Théophile Gautier et les arts du XIXe siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, p. 380-409, 2014, 978-4-324-09772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document : un Japonais chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-54, 2012, Collection « Poétiques et esthétiques XXe-XXIe siècle », 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berunâru Noeru – gaka no haigo kara no shisen [Bernard Noël dans le dos des peintres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-142, 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e : Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Wien University, p. 71-86, 2011, Collection Beiträge zur Japanologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Translation to Supranational Poetry: the Polyglot Poems of Pierre Garnier and Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Alfons Knauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation &amp; Multilingual Literature, Traduction &amp; Littérature Multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, p. 117-138, 2011, ISBN 978-3-643-11388-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e: Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Ostasienwissenschaften der Universität Wien, p. 71-86, 2011, Beitrage zur Japanologie, no41,, 3900362246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai to moji-e no sekai [Katsushika Hokusai et le monde des images en écriture],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Pascal Griolet, Christophe Marquet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru – Nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, p. 329-352, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman d'un regard : Bernard Noël dans l'atelier de Michel Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Llombart Huesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée – Hommage à Montserrat Prudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliopées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-230, 2010, 978-2916608204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du divertissement à l'enseignement par l'image : les usages pédagogiques des images en écriture (moji-e) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Renonciat et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie par l'image en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-53, 2009, Interférences, 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi to Piêru Garunie no kôryû to kyôdô seisaku no jittai – Les Lettres to ASA wo chûshin ni [Les échanges et les œuvres collaboratives de Niikuni Seiichi et Pierre Garnier – Les Lettres et ASA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi no "gutaishi" – shi to bijutsu no aida ni [The Concrete Poetry of Niikuni Seiichi : Between Poetry and Art]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musashino Art University Museum &amp; Library, p. 93-95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 273-287, 2007, coll. " L'Imaginaire du Texte ", 9782842922016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la France au Japon : transmissions spatialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Prudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmissions : formes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-287, 2007, Collection " L'Imaginaire du Texte "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéogramme et calligramme : l'alphabet réinventé des poètes visuels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écriture réinventée : Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, p. 107-126, 2007, Études japonaises, vol. 3, 9782846541589 2846541582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mailles du filet ou la métaphore du réseau chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Louise Lentengre et Arlette Albert-Birot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, un poète parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-255, 2003, Collection « Surfaces », 9782858937240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’écriture, de l’idéogramme au multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, p. 145-147, 2001, 978-2080122797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakamura Keiichi, Le haikai et Pierre Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier : le monde en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Arlette Albert-Birot lit les poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne-Marie Christin, Poétique du blanc – Vide et intervalle dans la civilisation de l’alphabet, nouvelle édition revue et augmentée, Paris, Vrin, coll. « Essais d’art et de philosophie », 2009, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DC4D013"/>
+    <w:nsid w:val="3FCAACEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-simon-oikawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-7901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061182877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34692955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianne.simon-oikawa@u-paris.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/annuaire/editions-fidel-anthelme-x-MTC_043_6949109078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationcustodia.fr/Vagues-de-renouveau-122#article660" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?p=9348" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudon-Moral Montserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lherbequitremble.fr/livres/japon.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renonciat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebonotto.org/en/news/1-events/68-costituzione_fondazione_bonotto_.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/deux-poetes-face-au-monde/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6452" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/?s=Japon+pluriel+12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musee-champollion.fr/blog/2015/06/03/cachercoder-4-000-ans-decritures-secretes/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/transmission-et-transgression-des-formes-poetiques-regulieres-modernites-60.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?cat=1&amp;amp;paged=8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7861-book-08532362-9782745323620.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calliopees.fr/e-librairie/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cervantesvirtual.com/obra/de-la-france-au-japon--transmissions-spatialistes-0/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/themes/nos-livres-et-revues-critique-litteraire/autre-de-l-uvre-l--9782842922016-5-438.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/produit/jean-tardieu-poete-parmi/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-simon-oikawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-7901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061182877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34692955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianne.simon-oikawa@u-paris.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/annuaire/editions-fidel-anthelme-x-MTC_043_6949109078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?p=9348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationcustodia.fr/Vagues-de-renouveau-122#article660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudon-Moral Montserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lherbequitremble.fr/livres/japon.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renonciat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebonotto.org/en/news/1-events/68-costituzione_fondazione_bonotto_.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/deux-poetes-face-au-monde/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/?s=Japon+pluriel+12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6452" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musee-champollion.fr/blog/2015/06/03/cachercoder-4-000-ans-decritures-secretes/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/transmission-et-transgression-des-formes-poetiques-regulieres-modernites-60.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7861-book-08532362-9782745323620.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?cat=1&amp;amp;paged=8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calliopees.fr/e-librairie/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cervantesvirtual.com/obra/de-la-france-au-japon--transmissions-spatialistes-0/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/themes/nos-livres-et-revues-critique-litteraire/autre-de-l-uvre-l--9782842922016-5-438.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/produit/jean-tardieu-poete-parmi/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>