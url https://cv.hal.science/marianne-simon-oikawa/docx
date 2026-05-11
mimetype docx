--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Simon-Oikawa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-simon-oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7168-7901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061182877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34692955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles et laboratoires de rattachement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeure d'études japonaises, Université Paris Cité, UFR Langues et civilisations de l'Asie orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre de recherche sur les civilisations de l'Asie orientale (CRCAO-UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheuse associée à l'Institut français de recherche sur le Japon (UMIFRE 19) de la Maison franco-japonaise (Tokyo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du CEEI (Centre d'étude de l'écriture et de l'image)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre associé de l'UMR THALIM (UMR 7172, Théorie et histoire des arts et des littératures de la modernité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne.simon-oikawa@u-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale : UFR LCAO, Université Paris Cité, Faculté Sociétés et Humanités, Campus Grands Moulins - Bât C 4e étage, 4 rue Thomas Mann, 75205 Paris Cedex 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- culture visuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- relations entre le texte et l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- histoire, théorie, et usages (en particulier ludiques) de l'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- avant-gardes (poésie visuelle, poésie sonore, performance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- échanges littéraires et artistiques entre la France et le Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française d’études japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- European Association for Japanese Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Japan Art History Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Ukiyo-e Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Kawanabe Kyôsai Memorial Museum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Association of Word and Image Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française de littérature générale et comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et contemporaine (L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Introduction à la culture visuelle japonaise (L1-L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction (L2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction : textes littéraires (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séminaire disciplinaire transversal : l'actualité de la recherche (M2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et enjeux contemporains : la littérature et les arts de l'image (M2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient, Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 456, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.551-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguns jogos de escrita na poesia visual japonesa a partir dos anos 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuladô, Revista de Estética e Literatura do Centro de Referência Haroldo de Campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.64-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamura Kôtarô, Poèmes à Chieko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://sfej.hypotheses.org/1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique d’Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets d’Eucharis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sur les routes du monde, 3, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, Perpetuum mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sakai et Nao Sawada (dir.), Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13582.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ciel : espaces et formats dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de formats, 45, https://journals.openedition.org/interfaces/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrity Cafe, no4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Isou el les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13525.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et enjeux du son dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme ou renarde ? Écran de papier et révélation de l'invisible chez Tsukioka Yoshitoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste, une création en miroir – Interactions entre peintre et poète (entretien avec Michel Mousseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Le Cinéma des Poètes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture scénaristique d’Ilse Garnier : pour une poétique du ciné-poème spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier, Pierre Garnier & Carlfriedrich Claus : une correspondance à l’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.fabula.org/revue/document12897.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier (1927-2020), une vie dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1093, pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donguy (dir.), Jean-François Bory. Une monographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens, Pour le roman-photo, et Jan Baetens (texte) et Clémentine Mélois (dessins), Le Roman-photo, un genre entre hier et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ilse Garnier et le livre d’artiste : Matière et construction poétique dans Winterlandschaft mit Vögeln »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Francophonie vivante, 2019/2 (« Livres d’art, arts du livre »),, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and Image in Pre-modern Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, p. 39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un infatigable expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pierre Albert-Birot / Claude Cahun, 1056, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire, voir, faire – Les poèmes visuels de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Numéro double : Pierre Albert-Birot / Claude Cahun, 1056, p. 89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image écrite dans les livres de poèmes de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (« Poésie et image à la croisée des supports »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier anniversaire Doc(k)s Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, p. 124- 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allumette et le pyrogène : Le Japon de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, p. 671-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchiffrement des moji-e à l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 116-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, ou l’homme des premières fois : Les Mémoires d’Adam et les pages d’Ève de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarrazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, p. 201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de la description : Le Musée du Louvre de Théophile Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (« Théophile Gautier : l'invention médiatique de l'histoire littéraire »), p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture dans le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire-Akiko Brisset, À la croisée du texte et de l’image – Paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval, Collège de France, Institut des Hautes Études Japonaises, coll. « Bibliothèque de l’Institut des Hautes Études japonaises », 2009, 548 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre aux feuilles d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Cécile Sakai et Daniel Struve (dir.), Regards sur la métaphore, entre Orient et Occident, Arles, Philippe Picquier, 2008, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie idéographique de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p. 145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille aux mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claude Debon : Calligrammes dans tous ses états, édition critique, Calliopées, 2009, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo jidai no itazuragaki – moji-e wo chûshin ni [Les graffitis à l'époque d'Edo : le cas des images en écriture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ajia yûgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (E wo yomu, moji wo miru – Nihon bungaku to sono baitai [Regarder l'écrit, lire les images : la littérature japonais et ses supports]), p. 125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps codé : les calendriers en images (egoyomi) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (" Du bon usage des images : autour des codes visuels en Chine et au Japon ", sous la direction de ClaireAkiko Brisset), p. 117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annick Horiuchi (dir.), L’Éducation en Chine et au Japon, Les Indes savantes / Université Paris Diderot – Paris 7 – GreJa, coll. « Études japonaises », no2, 2006,180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour peindre : Les moji-e de Hokusai et Hiroshige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (" La lettre et l'image : nouvelles approches ", textes réunis et présentés par Anne-Marie Christ, p. 75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel à la page : la référence constellative dans la poésie concrète japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 933-934, p. 208-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle japonaise aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet, revue de la Maison des écrivains étrangers et des traducteurs de Saint-Nazaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (Tokyo / Luanda), p. 104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Kerlan-Stephens et Cécile Sakai (dir.), Du visible au lisible. Texte et image en Chine et au Japon, Arles, Éditions Philippe Picquier, 2006, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moji de egaku : Edo jidai no moji-e no dentô to sono henbô [Écrire en image : tradition et métamorphoses des images en écriture de l'époque d'Edo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochanomizujoshidaigaku hikaku nihongaku kenkyûsentâ kenkyû nenpô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, p. 95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Montserrat Prudon (dir.), La Poésie à cœur à corps et à cris, Mandala, coll. « Traverses », 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiches et pancartes chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geibun Kenkyu (Université Keio, Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, p. 90-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me de miru arufabetto no moji [Voir l’alphabet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et écritures : poètes visuels japonais contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, p. 86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Vieillard-Baron, Fujiwara no Teika et la notion d’excellence en poésie. Théorie et pratique de la composition dans le Japon classique, « Bibliothèque de l’Institut des Hautes Études japonaises », Collège de France, Institut des Hautes Études Japonaises, 2001, 534 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijuaru Poetorî – gendai no Furansu ni okeru shikakushi [Poésie visuelle : la poésie visuelle moderne en France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujitomi Yasuo ou l’écriture sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, p. 24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et peinture : Les poèmes à voir de Pierre Albert-Birot (1876-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, p. 103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawanabe Kyôsai no moji asobi no sekai [Les jeux d'écriture de Kawanabe Kyôsai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyôsai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de la pluie : l'écriture et ses métamorphoses dans la poésie visuelle japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, p. 119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to moji : Furansu no shikakushi no dentô to sono henbô [Poésie et écriture : tradition et métamorphoses de la poésie visuelle française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes françaises = 早稲田フランス語フランス文学論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, p. 88-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique, poésie de l’écriture : formes et enjeux de la poésie visuelle japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, p. 153-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et peinture chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (« Peinture et littérature », textes réunis par Olivier Chazaud et Bernard Sichère), p. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du bonheur : divinités populaires et images en écriture au Japon (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, p. 57-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi wo koeta shikakushi, Niikuni Seiichi to Piêru Garunie wo megutte [La poésie visuelle par delà les mers : Niikuni Seiichi et Pierre Garnier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendaishi techô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p. 59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve dans Shasekishû de Mujû Ichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, p. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de moji-e dans deux recueils de petits métiers de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, p. 397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier d’estampes ludiques : les images en écriture de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Du divertissement dans la Chine et le Japon anciens, 20, p. 111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre verre et papier, la lanterne magique au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, p. 131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne, enjeux et métamorphoses, sur Jean Tardieu et les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, p. 155-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du poète en peintre, ou se faire peintre avec des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sape. Revue d'expression poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, p. 37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, La beauté du monde, préface et choix de poèmes par Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiden Anthelme X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. A paraître, Les Colloques de Cerisy, 978-2-406-08376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes spatialistes et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, collection "Le cinéma des poètes", Carole Aurouet, 9782376280460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967): Un pyrogène des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image Hommage à Anne-Marie Christin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de renouveau. Estampes japonaises modernes 1900-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Uhlenbeck et al. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Custodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, n° 1056, «Pierre Albert-Birot - Claude Cahun»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugan Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudon-Moral Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782351500866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier, Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe qui tremble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2918220418 (tome 1) et 2918220426 (tome 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 246 p., 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2012, collection « Poétiques et esthétiques XXe-XXIe siècle », Catherine Mayaux, 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 277 p., 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pégagogie par l'image en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Renonciat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2009, Collection "Interférences", 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Écriture réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Indes savantes, 13, 2007, coll. « Études japonaises », 978-2846541589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les “partitions” de Giovanni Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-125, 2020, 9788885449596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Danshari ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Blaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dépotoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al Dante, les presses du réel, 2020, 978-2-37896-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) - Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-175, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) – Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Pierre et Ilse Garnier avec le poète japonais Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-71, 2019, collection "Perspectives littéraires", 2869066872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et figure à l'époque d’Edo : les moji-e de Santô Kyôden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Patin et Julien Bouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12 (Autour de l'image : arts graphiques et culture visuelle au Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-337, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le fil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Confidents – Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-39, 2018, 978-2-84066-465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora, Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô no shikakushi no tanjô – aru henshin no monogatari [La genèse des poèmes visuels de Pierre Albert-Birot : l’histoire d’une métamorphose]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image – Hommage à Anne-Marie Christin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 215-231, 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De La Joie à La Lune : les poèmes à voir de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel, Sophie Lesiewicz et Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre/ Poésie : une histoire en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-112, 2017, 978-2867422621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lisible à l'invisible : les images en écriture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacher / coder – 4000 ans d'écritures secrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Champollion / Les écritures du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô – shishû ni kakareta imêji [L’image écrite dans les livres de poèmes de Pierre Albert-Birot]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 73-96, 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hai-kais de Pierre Albert-Birot : du détour par l’ailleurs à la découverte de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et transgression des formes poétiques régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2014, Collection « Modernités », 978-2-86781-940-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byôsha ni shitagatte – Teofiru Gôchie no Rûburu bijutsukan [Au fil de la description : Le Musée du Louvre de Théophile Gautier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajime Sawada, Kazuaki Yoshimura et Michaël Desprez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teofiru Gôchie to 19seiki geijutsu [Théophile Gautier et les arts du XIXe siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, p. 380-409, 2014, 978-4-324-09772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document : un Japonais chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-54, 2012, Collection « Poétiques et esthétiques XXe-XXIe siècle », 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berunâru Noeru – gaka no haigo kara no shisen [Bernard Noël dans le dos des peintres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-142, 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e : Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Wien University, p. 71-86, 2011, Collection Beiträge zur Japanologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Translation to Supranational Poetry: the Polyglot Poems of Pierre Garnier and Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Alfons Knauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation &amp; Multilingual Literature, Traduction &amp; Littérature Multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, p. 117-138, 2011, ISBN 978-3-643-11388-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e: Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Ostasienwissenschaften der Universität Wien, p. 71-86, 2011, Beitrage zur Japanologie, no41,, 3900362246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai to moji-e no sekai [Katsushika Hokusai et le monde des images en écriture],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Pascal Griolet, Christophe Marquet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru – Nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, p. 329-352, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman d'un regard : Bernard Noël dans l'atelier de Michel Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Llombart Huesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée – Hommage à Montserrat Prudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliopées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-230, 2010, 978-2916608204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du divertissement à l'enseignement par l'image : les usages pédagogiques des images en écriture (moji-e) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Renonciat et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie par l'image en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-53, 2009, Interférences, 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi to Piêru Garunie no kôryû to kyôdô seisaku no jittai – Les Lettres to ASA wo chûshin ni [Les échanges et les œuvres collaboratives de Niikuni Seiichi et Pierre Garnier – Les Lettres et ASA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi no "gutaishi" – shi to bijutsu no aida ni [The Concrete Poetry of Niikuni Seiichi : Between Poetry and Art]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musashino Art University Museum &amp; Library, p. 93-95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 273-287, 2007, coll. " L'Imaginaire du Texte ", 9782842922016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la France au Japon : transmissions spatialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Prudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmissions : formes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-287, 2007, Collection " L'Imaginaire du Texte "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéogramme et calligramme : l'alphabet réinventé des poètes visuels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écriture réinventée : Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, p. 107-126, 2007, Études japonaises, vol. 3, 9782846541589 2846541582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mailles du filet ou la métaphore du réseau chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Louise Lentengre et Arlette Albert-Birot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, un poète parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-255, 2003, Collection « Surfaces », 9782858937240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’écriture, de l’idéogramme au multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, p. 145-147, 2001, 978-2080122797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakamura Keiichi, Le haikai et Pierre Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier : le monde en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Arlette Albert-Birot lit les poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne-Marie Christin, Poétique du blanc – Vide et intervalle dans la civilisation de l’alphabet, nouvelle édition revue et augmentée, Paris, Vrin, coll. « Essais d’art et de philosophie », 2009, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Simon-Oikawa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-simon-oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7168-7901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061182877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34692955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles et laboratoires de rattachement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeure d'études japonaises, Université Paris Cité, UFR Langues et civilisations de l'Asie orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre de recherche sur les civilisations de l'Asie orientale (CRCAO-UMR 8155)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheuse associée à l'Institut français de recherche sur le Japon (UMIFRE 19) de la Maison franco-japonaise (Tokyo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du CEEI (Centre d'étude de l'écriture et de l'image)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre associé de l'UMR THALIM (UMR 7172, Théorie et histoire des arts et des littératures de la modernité)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne.simon-oikawa@u-paris.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse postale : UFR LCAO, Université Paris Cité, Faculté Sociétés et Humanités, Campus Grands Moulins - Bât C 4e étage, 4 rue Thomas Mann, 75205 Paris Cedex 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- culture visuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- relations entre le texte et l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- histoire, théorie, et usages (en particulier ludiques) de l'écriture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- avant-gardes (poésie visuelle, poésie sonore, performance)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- échanges littéraires et artistiques entre la France et le Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française d’études japonaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- European Association for Japanese Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Japan Art History Forum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Ukiyo-e Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Kawanabe Kyôsai Memorial Museum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- International Association of Word and Image Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Société française de littérature générale et comparée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement (2022-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et contemporaine (L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Introduction à la culture visuelle japonaise (L1-L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction (L2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction : textes littéraires (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séminaire disciplinaire transversal : l'actualité de la recherche (M2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature moderne et enjeux contemporains : la littérature et les arts de l'image (M2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 456, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zashikigei Chûshingura : caricature et parodie chez Santō Kyōden et Kawanabe Kyōsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient, Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.187-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.551-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguns jogos de escrita na poesia visual japonesa a partir dos anos 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuladô, Revista de Estética e Literatura do Centro de Referência Haroldo de Campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.64-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamura Kôtarô, Poèmes à Chieko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://sfej.hypotheses.org/1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique d’Ilse Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets d’Eucharis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sur les routes du monde, 3, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut de ligne droite ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, lettres, lignes, tracés, 2, pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, Perpetuum mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poezibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sakai et Nao Sawada (dir.), Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13582.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du ciel : espaces et formats dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux de formats, 45, https://journals.openedition.org/interfaces/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Isou el les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.fabula.org/acta/document13525.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrity Cafe, no4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et enjeux du son dans la poésie spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 137, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme ou renarde ? Écran de papier et révélation de l'invisible chez Tsukioka Yoshitoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste, une création en miroir – Interactions entre peintre et poète (entretien avec Michel Mousseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture scénaristique d’Ilse Garnier : pour une poétique du ciné-poème spatialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier, Pierre Garnier & Carlfriedrich Claus : une correspondance à l’avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.fabula.org/revue/document12897.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Le Cinéma des Poètes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de langue et littérature françaises de l'université de Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Illustrer ?, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Garnier (1927-2020), une vie dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1093, pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donguy (dir.), Jean-François Bory. Une monographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens, Pour le roman-photo, et Jan Baetens (texte) et Clémentine Mélois (dessins), Le Roman-photo, un genre entre hier et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ilse Garnier et le livre d’artiste : Matière et construction poétique dans Winterlandschaft mit Vögeln »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie vivante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Francophonie vivante, 2019/2 (« Livres d’art, arts du livre »),, pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and Image in Pre-modern Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, p. 39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un infatigable expérimentateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pierre Albert-Birot / Claude Cahun, 1056, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire, voir, faire – Les poèmes visuels de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Numéro double : Pierre Albert-Birot / Claude Cahun, 1056, p. 89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poésie et image à la croisée des supports, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image écrite dans les livres de poèmes de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (« Poésie et image à la croisée des supports »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier anniversaire Doc(k)s Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, p. 124- 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allumette et le pyrogène : Le Japon de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, p. 671-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déchiffrement des moji-e à l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, p. 116-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, ou l’homme des premières fois : Les Mémoires d’Adam et les pages d’Ève de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sarrazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, p. 201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture dans le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 222, p. 54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de la description : Le Musée du Louvre de Théophile Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (« Théophile Gautier : l'invention médiatique de l'histoire littéraire »), p. 207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claire-Akiko Brisset, À la croisée du texte et de l’image – Paysages cryptiques et poèmes cachés (ashide) dans le Japon classique et médiéval, Collège de France, Institut des Hautes Études Japonaises, coll. « Bibliothèque de l’Institut des Hautes Études japonaises », 2009, 548 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre aux feuilles d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Cécile Sakai et Daniel Struve (dir.), Regards sur la métaphore, entre Orient et Occident, Arles, Philippe Picquier, 2008, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie idéographique de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, p. 145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Claude Debon : Calligrammes dans tous ses états, édition critique, Calliopées, 2009, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille aux mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edo jidai no itazuragaki – moji-e wo chûshin ni [Les graffitis à l'époque d'Edo : le cas des images en écriture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ajia yûgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (E wo yomu, moji wo miru – Nihon bungaku to sono baitai [Regarder l'écrit, lire les images : la littérature japonais et ses supports]), p. 125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps codé : les calendriers en images (egoyomi) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (" Du bon usage des images : autour des codes visuels en Chine et au Japon ", sous la direction de ClaireAkiko Brisset), p. 117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Annick Horiuchi (dir.), L’Éducation en Chine et au Japon, Les Indes savantes / Université Paris Diderot – Paris 7 – GreJa, coll. « Études japonaises », no2, 2006,180 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour peindre : Les moji-e de Hokusai et Hiroshige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (" La lettre et l'image : nouvelles approches ", textes réunis et présentés par Anne-Marie Christ, p. 75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel à la page : la référence constellative dans la poésie concrète japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 933-934, p. 208-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie visuelle japonaise aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet, revue de la Maison des écrivains étrangers et des traducteurs de Saint-Nazaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (Tokyo / Luanda), p. 104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne Kerlan-Stephens et Cécile Sakai (dir.), Du visible au lisible. Texte et image en Chine et au Japon, Arles, Éditions Philippe Picquier, 2006, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moji de egaku : Edo jidai no moji-e no dentô to sono henbô [Écrire en image : tradition et métamorphoses des images en écriture de l'époque d'Edo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochanomizujoshidaigaku hikaku nihongaku kenkyûsentâ kenkyû nenpô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, p. 95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Montserrat Prudon (dir.), La Poésie à cœur à corps et à cris, Mandala, coll. « Traverses », 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 307-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiches et pancartes chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geibun Kenkyu (Université Keio, Tokyo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, p. 90-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me de miru arufabetto no moji [Voir l’alphabet]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et écritures : poètes visuels japonais contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, p. 86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Michel Vieillard-Baron, Fujiwara no Teika et la notion d’excellence en poésie. Théorie et pratique de la composition dans le Japon classique, « Bibliothèque de l’Institut des Hautes Études japonaises », Collège de France, Institut des Hautes Études Japonaises, 2001, 534 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujitomi Yasuo ou l’écriture sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, p. 24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijuaru Poetorî – gendai no Furansu ni okeru shikakushi [Poésie visuelle : la poésie visuelle moderne en France]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shigaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et peinture : Les poèmes à voir de Pierre Albert-Birot (1876-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, p. 103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawanabe Kyôsai no moji asobi no sekai [Les jeux d'écriture de Kawanabe Kyôsai]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyôsai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de la pluie : l'écriture et ses métamorphoses dans la poésie visuelle japonaise contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, p. 119-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to moji : Furansu no shikakushi no dentô to sono henbô [Poésie et écriture : tradition et métamorphoses de la poésie visuelle française]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes françaises = 早稲田フランス語フランス文学論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, p. 88-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et peinture chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (« Peinture et littérature », textes réunis par Olivier Chazaud et Bernard Sichère), p. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du bonheur : divinités populaires et images en écriture au Japon (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, p. 57-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture poétique, poésie de l’écriture : formes et enjeux de la poésie visuelle japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25, p. 153-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi wo koeta shikakushi, Niikuni Seiichi to Piêru Garunie wo megutte [La poésie visuelle par delà les mers : Niikuni Seiichi et Pierre Garnier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendaishi techô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p. 59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve dans Shasekishû de Mujû Ichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, p. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples de moji-e dans deux recueils de petits métiers de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, p. 397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier d’estampes ludiques : les images en écriture de l’époque d’Edo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Du divertissement dans la Chine et le Japon anciens, 20, p. 111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre verre et papier, la lanterne magique au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, p. 131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne, enjeux et métamorphoses, sur Jean Tardieu et les arts plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littera : Revue de langue et littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 12, p. 155-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du poète en peintre, ou se faire peintre avec des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sape. Revue d'expression poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, p. 37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisphère/ maisonnneuve &amp; larose nouvelles éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garnier, La beauté du monde, préface et choix de poèmes par Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiden Anthelme X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes spatialistes et le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles éditions Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, collection "Le cinéma des poètes", Carole Aurouet, 9782376280460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. A paraître, Les Colloques de Cerisy, 978-2-406-08376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967): Un pyrogène des avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image Hommage à Anne-Marie Christin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues de renouveau. Estampes japonaises modernes 1900-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Uhlenbeck et al. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Custodia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, n° 1056, «Pierre Albert-Birot - Claude Cahun»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugan Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prudon-Moral Montserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782351500866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier, Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'herbe qui tremble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2918220418 (tome 1) et 2918220426 (tome 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 246 p., 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2012, collection « Poétiques et esthétiques XXe-XXIe siècle », Catherine Mayaux, 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. Suiseisha, 277 p., 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji-bunka o saguru: nichifutsu no shiten kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan, 448 p., 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru. Nichi-futsu no shiten kara 日本の文字文化を探る ― 日仏の視点から</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensei shuppan 勉誠出版, 436 p., 2010, 978-4-5850-3213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pégagogie par l'image en France et au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Renonciat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2009, Collection "Interférences", 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Écriture réinventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Indes savantes, 13, 2007, coll. « Études japonaises », 978-2846541589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie. Regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient‎; Maison franco-japonaise‎; Centre d'études japonaises, INALCO, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du pinceau à la typographie : regards japonais sur l'écriture et le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Akiko Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO, collection Etudes Thématiques vol. 20, pp.417, 2006, 2-85539-656-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : approcher le blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Campaignolle-Catel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maisonneuve et larose / Hémisphères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2024, 2377011667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les “partitions” de Giovanni Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Fontana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Bonotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-125, 2020, 9788885449596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Danshari ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Blaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Dépotoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al Dante, les presses du réel, 2020, 978-2-37896-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) – Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des poèmes visuels de Pierre Albert-Birot : Formes et enjeux d'une métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet; Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Albert-Birot (1876-1967) - Un pyrogène des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 157-175, 2019, 978-2-7535-7688-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Pierre et Ilse Garnier avec le poète japonais Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux poètes face au monde : Pierre et Ilse Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-71, 2019, collection "Perspectives littéraires", 2869066872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et figure à l'époque d’Edo : les moji-e de Santô Kyôden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cléa Patin et Julien Bouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12 (Autour de l'image : arts graphiques et culture visuelle au Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 317-337, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora, Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le fil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Goulet et François Massut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Confidents – Les chaises-poèmes du jardin du Palais-Royal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-39, 2018, 978-2-84066-465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô no shikakushi no tanjô – aru henshin no monogatari [La genèse des poèmes visuels de Pierre Albert-Birot : l’histoire d’une métamorphose]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tekisuto to imêji – Annu-Marî Kurisutan he no omâju [Texte et image – Hommage à Anne-Marie Christin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 215-231, 2018, 9784801003521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « images à deviner » (hanji-e) à l’époque d’Edo : formes et problèmes des rébus ludiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Florence Dumora et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rébus d’ici et d’ailleurs : écriture, image, signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Hémisphères / Nouvelles éditions Maisonneuve &amp; Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-152, 2018, 978-2-37701-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De La Joie à La Lune : les poèmes à voir de Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Campaignolle-Catel, Sophie Lesiewicz et Gaëlle Théval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre/ Poésie : une histoire en pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des Cendres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-112, 2017, 978-2867422621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lisible à l'invisible : les images en écriture au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cacher / coder – 4000 ans d'écritures secrètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Champollion / Les écritures du monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 38-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piêru Arubêru Birô – shishû ni kakareta imêji [L’image écrite dans les livres de poèmes de Pierre Albert-Birot]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi to imêji – Mararume ikô no tekusuto to imêji [Poésie et image en France depuis Mallarmé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, p. 73-96, 2015, 9784801001015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hai-kais de Pierre Albert-Birot : du détour par l’ailleurs à la découverte de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Benoit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et transgression des formes poétiques régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 213-226, 2014, Collection « Modernités », 978-2-86781-940-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byôsha ni shitagatte – Teofiru Gôchie no Rûburu bijutsukan [Au fil de la description : Le Musée du Louvre de Théophile Gautier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajime Sawada, Kazuaki Yoshimura et Michaël Desprez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teofiru Gôchie to 19seiki geijutsu [Théophile Gautier et les arts du XIXe siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, p. 380-409, 2014, 978-4-324-09772-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document : un Japonais chez Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Aurouet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie vivante – Hommage offert à Arlette Albert-Birot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-54, 2012, Collection « Poétiques et esthétiques XXe-XXIe siècle », 9782745323620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berunâru Noeru – gaka no haigo kara no shisen [Bernard Noël dans le dos des peintres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E wo kaku [Écrire l’image]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiseisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-142, 2012, 9784891769062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e : Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Wien University, p. 71-86, 2011, Collection Beiträge zur Japanologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Translation to Supranational Poetry: the Polyglot Poems of Pierre Garnier and Niikuni Seiichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Alfons Knauth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation &amp; Multilingual Literature, Traduction &amp; Littérature Multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, p. 117-138, 2011, ISBN 978-3-643-11388-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notorious Moji-e: Japanese Graffiti in the Edo Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noriko Brandl and Sepp Linhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukiyo-e Caricatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Ostasienwissenschaften der Universität Wien, p. 71-86, 2011, Beitrage zur Japanologie, no41,, 3900362246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsushika Hokusai to moji-e no sekai [Katsushika Hokusai et le monde des images en écriture],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset, Pascal Griolet, Christophe Marquet et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihon no moji bunka wo saguru – Nichifutsu no shiten kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bensei shuppan, p. 329-352, 2010, 978-4-585-03213-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman d'un regard : Bernard Noël dans l'atelier de Michel Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Llombart Huesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée – Hommage à Montserrat Prudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliopées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 221-230, 2010, 978-2916608204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du divertissement à l'enseignement par l'image : les usages pédagogiques des images en écriture (moji-e) au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Renonciat et Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie par l'image en France et au Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-53, 2009, Interférences, 978-2-7535-0799-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi to Piêru Garunie no kôryû to kyôdô seisaku no jittai – Les Lettres to ASA wo chûshin ni [Les échanges et les œuvres collaboratives de Niikuni Seiichi et Pierre Garnier – Les Lettres et ASA]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niikuni Seiichi no "gutaishi" – shi to bijutsu no aida ni [The Concrete Poetry of Niikuni Seiichi : Between Poetry and Art]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musashino Art University Museum &amp; Library, p. 93-95, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 273-287, 2007, coll. " L'Imaginaire du Texte ", 9782842922016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la France au Japon : transmissions spatialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montserrat Prudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmissions : formes, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 51-68, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes franco-japonais de Pierre Garnier et Niikuni Seiichi : le cas de Micropoèmes et Petits Poèmes mathématiques simplistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoshikazu Nakaji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre de l'œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 273-287, 2007, Collection " L'Imaginaire du Texte "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéogramme et calligramme : l'alphabet réinventé des poètes visuels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Simon-Oikawa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écriture réinventée : Formes visuelles de l'écrit en Occident et en Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, p. 107-126, 2007, Études japonaises, vol. 3, 9782846541589 2846541582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mailles du filet ou la métaphore du réseau chez Jean Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Louise Lentengre et Arlette Albert-Birot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Tardieu, un poète parmi nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-255, 2003, Collection « Surfaces », 9782858937240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’écriture, de l’idéogramme au multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, p. 145-147, 2001, 978-2080122797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Pierre Albert-Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakamura Keiichi, Le haikai et Pierre Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre et Ilse Garnier : le monde en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog &amp;quot;Arlette Albert-Birot lit les poètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anne-Marie Christin, Poétique du blanc – Vide et intervalle dans la civilisation de l’alphabet, nouvelle édition revue et augmentée, Paris, Vrin, coll. « Essais d’art et de philosophie », 2009, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Simon-Oikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCAACEF"/>
+    <w:nsid w:val="5B8B925B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-simon-oikawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-7901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061182877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34692955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianne.simon-oikawa@u-paris.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/annuaire/editions-fidel-anthelme-x-MTC_043_6949109078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?p=9348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationcustodia.fr/Vagues-de-renouveau-122#article660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudon-Moral Montserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lherbequitremble.fr/livres/japon.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renonciat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebonotto.org/en/news/1-events/68-costituzione_fondazione_bonotto_.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/deux-poetes-face-au-monde/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/?s=Japon+pluriel+12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6452" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musee-champollion.fr/blog/2015/06/03/cachercoder-4-000-ans-decritures-secretes/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/transmission-et-transgression-des-formes-poetiques-regulieres-modernites-60.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7861-book-08532362-9782745323620.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?cat=1&amp;amp;paged=8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calliopees.fr/e-librairie/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cervantesvirtual.com/obra/de-la-france-au-japon--transmissions-spatialistes-0/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/themes/nos-livres-et-revues-critique-litteraire/autre-de-l-uvre-l--9782842922016-5-438.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/produit/jean-tardieu-poete-parmi/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-simon-oikawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-7901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061182877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34692955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marianne.simon-oikawa@u-paris.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Campaignolle-Catel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/espaces-du-blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livre-provencealpescotedazur.fr/annuaire/editions-fidel-anthelme-x-MTC_043_6949109078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/rebus-d-ici-et-d-ailleurs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?p=9348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationcustodia.fr/Vagues-de-renouveau-122#article660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lista" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudon-Moral Montserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lherbequitremble.fr/livres/japon.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renonciat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionebonotto.org/en/news/1-events/68-costituzione_fondazione_bonotto_.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/deux-poetes-face-au-monde/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/?s=Japon+pluriel+12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6452" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lescendres.com/livre/livre-poesie-une-histoire-en-pratique-s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musee-champollion.fr/blog/2015/06/03/cachercoder-4-000-ans-decritures-secretes/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-modernites/transmission-et-transgression-des-formes-poetiques-regulieres-modernites-60.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7861-book-08532362-9782745323620.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suiseisha.net/blog/?cat=1&amp;amp;paged=8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calliopees.fr/e-librairie/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cervantesvirtual.com/obra/de-la-france-au-japon--transmissions-spatialistes-0/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/themes/nos-livres-et-revues-critique-litteraire/autre-de-l-uvre-l--9782842922016-5-438.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleseditionsplace.com/produit/jean-tardieu-poete-parmi/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>