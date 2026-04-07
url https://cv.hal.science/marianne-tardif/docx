--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2152,51 +2152,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of the MTL complex in mitochondrial lipid trafficking during phosphate starvation in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Mitochondrial lipid trafficking during phosphate starvation in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Arrighi</w:t>
@@ -2231,97 +2231,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Maréchal; Juliette Jouhet, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EMBO/FEBS Lecture Course: Mitochondria in Life Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budva, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852431v1</w:t>
+                <w:t xml:space="preserve">hal-04852441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial lipid trafficking during phosphate starvation in plant</w:t>
+                <w:t xml:space="preserve">Dissecting the role of the MTL complex in mitochondrial lipid trafficking during phosphate starvation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Arrighi</w:t>
@@ -2356,73 +2356,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/FEBS Lecture Course: Mitochondria in Life Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budva, Montenegro</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Maréchal; Juliette Jouhet, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852441v1</w:t>
+                <w:t xml:space="preserve">hal-04852431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast biogenesis: towards the role of alternative protein targeting pathways in Arabidopsis</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463739v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhong Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Iannetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sadecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Arend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57809-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lyska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Guglielmino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Westhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Janetzko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouchnak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Specht" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahuzac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070415k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Rabiet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463739v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhong Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Iannetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sadecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Arend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57809-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lyska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Guglielmino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Westhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Janetzko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouchnak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gloaguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bournais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Seigneurin-Berny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00242" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pautre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.359976" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Specht" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss178" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Reguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahuzac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070415k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Rabiet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>