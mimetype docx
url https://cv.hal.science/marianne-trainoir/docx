--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -555,234 +555,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques numériques des personnes à la rue : un support du maintien de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Trainoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M@rsoin, May 2017, Roz-sur-Couesnon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apprivoisement à la recherche coopérative, temporalités et postures d'une ethnographie impliquée. Récit d'une recherche sur les pratiques numériques des personnes à la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Trainoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Apprentissage, Education aujourd’hui : Regards Croisés en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Sciences Humaines; Université Rennes 2, May 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sociabilités numériques des personnes à la rue: expériences de la solitude et tactiques de maintien de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Trainoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociabilités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709091v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01709101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques enjeux scientifiques et éthiques de l’ethnographie collective, revue de littérature. Questions et défis posés à l’équipe Capacity</w:t>
               </w:r>
@@ -3756,51 +3756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gobin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kondratiuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guarrigue-Bidot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs09.0179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bergier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4783" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01740171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dizerbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gobin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kondratiuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cavaco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guarrigue-Bidot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r5e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs09.0179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bergier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4783" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01740171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>