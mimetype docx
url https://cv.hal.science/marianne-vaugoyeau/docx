--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
+                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fortin</w:t>
+                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (175), pp.689-699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954938v1</w:t>
+                <w:t xml:space="preserve">hal-03521420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 457, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521420v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are morphological and structural MRI characteristics related to specific cognitive impairments in neurofibromatosis type 1 (NF1) children?</w:t>
               </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic Deep Brain Stimulation Modulates Proprioceptive Integration in Parkinson’s Disease During a Postural Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,325 +978,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Fontan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.129-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991955v1</w:t>
+                <w:t xml:space="preserve">hal-01991916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Barlaam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991916v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie M. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,5346 +1334,5358 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.210-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the body representation system develop in the human brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.118-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Cues Embedded in the Kinematics of Human Motion Are Detected in Form-from-Motion Areas of the Visual System and in Motor-Related Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J J Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protracted Development of the Proprioceptive Brain Network During and Beyond Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383981v1</w:t>
+                <w:t xml:space="preserve">hal-01477697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Cerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted Development of the Proprioceptive Brain Network During and Beyond Adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477697v1</w:t>
+                <w:t xml:space="preserve">hal-03238741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238741v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective single-blind study of Gamma Knife thalamotomy for tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (18), pp.1562-1568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News and controversies regarding essential tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Witjas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 171 (5), pp.415-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Activation of Right Inferior Frontoparietal Network: A Basis for Illusory Movement Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (10), pp.5166-5178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.22541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a visual biofeedback on the postural control in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gros,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.77-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.10.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Walking as a Major Skill for the Development of Anticipatory Postural Control: Evidence from Adjustments to Predictable Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zedka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.56313 - 56313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0056313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Adolescent Idiopathic Scoliosis (AIS) Neglect Proprioceptive Information in Sensory Integration of Postural Control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mallau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0040646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of action representation during adolescence as assessed from anticipatory control in a bimanual load-lifting task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (3), pp.56-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mallau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hussein Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238660v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hakam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03238657v1</w:t>
+                <w:t xml:space="preserve">hal-03238660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating process of internal model of action as assessed from motor and postural strategies in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Sveistrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.227-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reweighting of sensory inputs to control quiet standing in children from 7 to 11 and in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e19697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0019697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 166 (2), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616003v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (1), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04955104v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Attarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (16), pp.2747-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238695v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.494-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616011v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cantiniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horrelou-Pitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238644v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03238663v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552776v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00775919v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955096v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.586-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238665v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (4), pp.195 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239776v1</w:t>
+                <w:t xml:space="preserve">hal-01616003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural orientation in microgravity depends on straightening up movement performed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (3-4), pp.347-353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2009.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescence: A Transient Period of Proprioceptive Neglect in Sensory Integration of Postural Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (1), pp.25-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mcj.13.1.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude posturale de sujets normaux en situation expérimentale d’effort vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (1), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955119v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238678v1</w:t>
+                <w:t xml:space="preserve">hal-03238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955110v1</w:t>
+                <w:t xml:space="preserve">hal-04955119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238635v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Azulay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (8), pp.817-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03238671v1</w:t>
+                <w:t xml:space="preserve">hal-00193799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (8), pp.817-21. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193799v1</w:t>
+                <w:t xml:space="preserve">hal-04955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955131v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial rotation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (7), pp.815-821. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp.2004.050666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploraion instrumentale des troubles de la marche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azulay Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédies médicales et chirurgicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of axial rotation and step execution: deficits in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Massion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (3), pp.150-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0966-6362(03)00034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary head stabilisation in space during oscillatory trunk movements in the frontal plane performed before, during and after a prolonged period of weightlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137 (2), pp.170-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002210000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6683,285 +6695,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental approach of postural control from 7 to 11 years old and adults when proprioceptive inputs were disturbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Conference of Enactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer une double tâche à l'âge de 7 ans et à l'âge adulte : tâches cognitives et maintien postural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Olivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Posture-Equilibre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Aix-les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7108,51 +7120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>