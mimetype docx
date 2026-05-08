--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
+                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 457, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521420v1</w:t>
+                <w:t xml:space="preserve">hal-04954938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Barlaam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (175), pp.689-699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954938v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are morphological and structural MRI characteristics related to specific cognitive impairments in neurofibromatosis type 1 (NF1) children?</w:t>
               </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic Deep Brain Stimulation Modulates Proprioceptive Integration in Parkinson’s Disease During a Postural Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,458 +978,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991916v1</w:t>
+                <w:t xml:space="preserve">hal-01991898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.129-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991955v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
+                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991898v1</w:t>
+                <w:t xml:space="preserve">hal-01991955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the body representation system develop in the human brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.118-128</w:t>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J J Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1638,516 +1638,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted Development of the Proprioceptive Brain Network During and Beyond Adolescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv323⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477697v1</w:t>
+                <w:t xml:space="preserve">hal-01383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protracted Development of the Proprioceptive Brain Network During and Beyond Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097752v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238741v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383981v1</w:t>
+                <w:t xml:space="preserve">hal-03238741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective single-blind study of Gamma Knife thalamotomy for tremor</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (18), pp.1562-1568. </w:t>
@@ -2280,51 +2280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News and controversies regarding essential tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Activation of Right Inferior Frontoparietal Network: A Basis for Illusory Movement Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gros,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.77-86. </w:t>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zedka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,406 +3060,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Updating process of internal model of action as assessed from motor and postural strategies in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.227-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238657v1</w:t>
+                <w:t xml:space="preserve">hal-04955086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03238660v1</w:t>
+                <w:t xml:space="preserve">hal-03238657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating process of internal model of action as assessed from motor and postural strategies in young adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+                <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.227-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955086v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reweighting of sensory inputs to control quiet standing in children from 7 to 11 and in adults</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,1459 +3569,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (4), pp.195 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238644v1</w:t>
+                <w:t xml:space="preserve">hal-01616003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616011v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (16), pp.2747-2755. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.586-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238663v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Attarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (16), pp.2747-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775919v1</w:t>
+                <w:t xml:space="preserve">hal-03238663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 166 (2), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552776v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (1), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238668v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.494-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04955096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cantiniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horrelou-Pitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239776v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03238665v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04955104v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03238695v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616003v1</w:t>
+                <w:t xml:space="preserve">hal-03238665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural orientation in microgravity depends on straightening up movement performed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,64 +5068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescence: A Transient Period of Proprioceptive Neglect in Sensory Integration of Postural Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,103 +5172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude posturale de sujets normaux en situation expérimentale d’effort vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (1), pp.11-16</w:t>
@@ -5291,987 +5291,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955110v1</w:t>
+                <w:t xml:space="preserve">hal-04955119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238635v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955119v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238678v1</w:t>
+                <w:t xml:space="preserve">hal-04955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (8), pp.817-21. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193799v1</w:t>
+                <w:t xml:space="preserve">hal-03238671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Azulay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (8), pp.817-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04955131v1</w:t>
+                <w:t xml:space="preserve">hal-00193799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238671v1</w:t>
+                <w:t xml:space="preserve">hal-04955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial rotation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (7), pp.815-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6331,64 +6331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azulay Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,51 +6426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of axial rotation and step execution: deficits in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>