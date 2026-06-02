--- v2 (2026-05-08)
+++ v3 (2026-06-02)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
+                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fortin</w:t>
+                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (175), pp.689-699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954938v1</w:t>
+                <w:t xml:space="preserve">hal-03521420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodevelopment of Posture-movement Coordination from Late Childhood to Adulthood as Assessed From Bimanual Load-lifting Task: An Event-related Potential Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 457, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521420v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are morphological and structural MRI characteristics related to specific cognitive impairments in neurofibromatosis type 1 (NF1) children?</w:t>
               </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamic Deep Brain Stimulation Modulates Proprioceptive Integration in Parkinson’s Disease During a Postural Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,229 +978,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
+                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+                <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991898v1</w:t>
+                <w:t xml:space="preserve">hal-01991955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu-oscillation changes related to the development of anticipatory postural control in children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,191 +1233,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedforward motor control in developmental dyslexia and developmental coordination disorder: Does comorbidity matter?</w:t>
+                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Fontan</w:t>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Jover</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2018.03.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991955v1</w:t>
+                <w:t xml:space="preserve">hal-01991898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the body representation system develop in the human brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.118-128</w:t>
@@ -1638,516 +1638,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Barlaam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154775⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383981v1</w:t>
+                <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protracted Development of the Proprioceptive Brain Network During and Beyond Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhv323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097752v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie, méthodes d'analyse et classification des principaux troubles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Shift of the Muscular Inhibition Latency during On-Line Acquisition of Anticipatory Postural Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barlaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc -- Neurologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238741v1</w:t>
+                <w:t xml:space="preserve">hal-01383981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective single-blind study of Gamma Knife thalamotomy for tremor</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (18), pp.1562-1568. </w:t>
@@ -2280,51 +2280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News and controversies regarding essential tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Activation of Right Inferior Frontoparietal Network: A Basis for Illusory Movement Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gros,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.77-86. </w:t>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zedka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barlaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,406 +3060,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating process of internal model of action as assessed from motor and postural strategies in young adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+                <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Hussein Hakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.227-237. </w:t>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955086v1</w:t>
+                <w:t xml:space="preserve">hal-03238657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soulayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238657v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive impairment and postural orientation control in Parkinson’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Updating process of internal model of action as assessed from motor and postural strategies in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (2), pp.405-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03238660v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reweighting of sensory inputs to control quiet standing in children from 7 to 11 and in adults</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,1459 +3569,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+                <w:t xml:space="preserve">Benoit Amy de La Bretèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (1), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616003v1</w:t>
+                <w:t xml:space="preserve">hal-01616011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 166 (2), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04955104v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vacherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Attarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (4), pp.586-591. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (16), pp.2747-2755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238695v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motor cortex excitability and gait analysis on Parkinsonian patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.23378⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.494-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238663v1</w:t>
+                <w:t xml:space="preserve">hal-00775919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion : physiologie et classification des principaux troubles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cantiniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horrelou-Pitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238644v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales préliminaires de la voix chuchotée: pression sous-glottique et étude posturale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616011v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in cognitive and postural dual-task performance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.07.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00775919v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of gait and speech in Parkinson's disease: hypokinetic or dysrhythmic disorders?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp.2009.174375⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552776v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238668v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Adaptation of the Spatial Reference Frames to Microgravity: Back to the Egocentric Reference Frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010259⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (1-2), pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955096v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Strategies and Sensory Integration: No Turning Point between Childhood and Adolescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Is vertical postural orientation in weightlessness correlated with the subjects’ perceptual typology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013078⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.586-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239776v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sensory information in the control of postural orientation in Parkinson's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coordination between Posture and Phonation in Vocal Effort Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2009.08.019⟩</w:t>
+              <w:t xml:space="preserve">Folia Phoniatrica et Logopaedica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (4), pp.195 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000314264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03238665v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural orientation in microgravity depends on straightening up movement performed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,64 +5068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescence: A Transient Period of Proprioceptive Neglect in Sensory Integration of Postural Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5185,90 +5185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude posturale de sujets normaux en situation expérimentale d’effort vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (1), pp.11-16</w:t>
@@ -5291,987 +5291,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955119v1</w:t>
+                <w:t xml:space="preserve">hal-04955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benatru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Assaiante</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03238678v1</w:t>
+                <w:t xml:space="preserve">hal-03238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238635v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural disorders in Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive contribution of postural control as assessed from very slow oscillations of the support in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benatru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Azulay</w:t>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (6), pp.459-465. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.294-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2008.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955110v1</w:t>
+                <w:t xml:space="preserve">hal-03238678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Azulay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (8), pp.817-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238671v1</w:t>
+                <w:t xml:space="preserve">hal-00193799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task study of cognitive and postural interference in 7-year-olds and adults.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e3280e129e1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00193799v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired vertical postural control and proprioceptive integration deficits in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Azulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (2), pp.852-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2007.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955131v1</w:t>
+                <w:t xml:space="preserve">hal-03238671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial rotation in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (7), pp.815-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6331,64 +6331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azulay Jp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serratrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,51 +6426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of axial rotation and step execution: deficits in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6928,52 +6928,206 @@
               <w:t xml:space="preserve">, Dec 2005, Aix-les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of low vision individuals when selecting a target with head-pointing in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Passerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Melmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7120,51 +7274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-025-02888-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Zwaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cretol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000539812" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fortin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barlaam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.04.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fontan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Menant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J J Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Azulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Witjas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.02.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22541" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gros," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.10.134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5JBSCDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zedka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jouve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlaam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QNK0D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hakam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q4QZR4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vacherot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulayrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaiante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.10.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacherot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B395H6F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SHMCRSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cantiniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horrelou-Pitek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.174375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2009.08.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6F6ZX6L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013078" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW81Z92H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000314264" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2009.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.13.1.25" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616678v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benatru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2008.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSPWG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amblard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RMK6K7K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238678v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3280e129e1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.01.052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3VB1D84-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2004.050666" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azulay Jp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mesure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Massion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0966-6362(03)00034-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04955151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baroni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000621" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Passerel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>