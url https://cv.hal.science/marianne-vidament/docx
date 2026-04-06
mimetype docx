--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1193,230 +1193,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Octobre 2015, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594227v1</w:t>
+                <w:t xml:space="preserve">hal-02629472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tartarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629472v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'enrichissement de l'environnement des chevaux peut modifier leur comportement, leurs capacités d'apprentissage et l'expression des gènes</w:t>
               </w:r>
@@ -1749,338 +1749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
+                <w:t xml:space="preserve">La vision du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Baumgartner</w:t>
+                <w:t xml:space="preserve">- Leblanc M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 79, pp.27</w:t>
+              <w:t xml:space="preserve">, 2012, 79, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644608v1</w:t>
+                <w:t xml:space="preserve">hal-02642797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision du cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Leblanc M.A.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642797v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament des chevaux de Mérens : de nouvelles données à la disposition des éleveurs et des propriétaires</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Grizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,316 +2591,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Furstoss</w:t>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst:2008002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895687v1</w:t>
+                <w:t xml:space="preserve">hal-02657861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657861v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semence d'étalon conservée : qualité des spermatozoïdes, stratégie d'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bersinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8ème symposium de reproduction equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,402 +3843,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malha</w:t>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Meriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679117v1</w:t>
+                <w:t xml:space="preserve">hal-02680686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noue</w:t>
+                <w:t xml:space="preserve">R. Malha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bernabé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
+              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669285v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
+              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680686v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27, pp.15-21</w:t>
@@ -4612,51 +4612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,77 +4733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54, pp.907-919</w:t>
@@ -4858,77 +4858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54 (6), pp.907-919. </w:t>
@@ -5405,77 +5405,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (189), pp.145-151</w:t>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,64 +5629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.907-917</w:t>
@@ -5879,51 +5879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility prediction in stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermogramme chez l'étalon normal et dans une population d'étalons infertiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insemination artificielle chez les equides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 168 (11-12), pp.947-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,359 +6764,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744323v1</w:t>
+                <w:t xml:space="preserve">hal-02739668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
+                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739566v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739668v1</w:t>
+                <w:t xml:space="preserve">hal-02739566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified personality tests for young show jumping horses and ponies during breeding shows in France</w:t>
               </w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
@@ -7303,277 +7303,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont Saint Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743710v1</w:t>
+                <w:t xml:space="preserve">hal-02740436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740436v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de quelques codes ou réglementations nationaux de bonnes pratiques pour le soin et la manipulation des équidés dans d'autres pays</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Puls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation du comportement lors des concours modèle et allures. Caractérisation du comportement lors des concours modèle et allures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,51 +8577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperament of stallions: relation with age, breed and level of riders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de tempérament chez les chevaux de Mérens : effet de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
@@ -9377,359 +9377,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
+              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816782v1</w:t>
+                <w:t xml:space="preserve">hal-02752909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
+                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
+              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813499v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752909v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et reproduction : où en est-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meuwly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9791,277 +9791,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu INRA96® améliore la fertilité de la semence congelée d'étalon</w:t>
+                <w:t xml:space="preserve">Le milieu INRA96® supplémenté de jaune d'oeuf et de glycérol améliore la fertilité en insémination artificielle de semence congelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Vétérinaire Equine Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Reims, France. n.p</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823218v1</w:t>
+                <w:t xml:space="preserve">hal-02756974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu INRA96® supplémenté de jaune d'oeuf et de glycérol améliore la fertilité en insémination artificielle de semence congelée</w:t>
+                <w:t xml:space="preserve">Le milieu INRA96® améliore la fertilité de la semence congelée d'étalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Vétérinaire Equine Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Reims, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756974v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'artérite virale chez l'étalon : dépistage, vaccination et traitement anti-GnRH</w:t>
               </w:r>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10829,51 +10829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10954,64 +10954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11043,424 +11043,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
+                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825524v1</w:t>
+                <w:t xml:space="preserve">hal-02762081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
+                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762081v1</w:t>
+                <w:t xml:space="preserve">hal-02825524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol in semen extender is a limiting factor in the fertility in asine and equine species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of storage and temperature on in vitro stallion sperm parameters and fertility rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chanavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762925v1</w:t>
+                <w:t xml:space="preserve">hal-02763563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of storage and temperature on in vitro stallion sperm parameters and fertility rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycerol in semen extender is a limiting factor in the fertility in asine and equine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763563v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma proteins and semen characteristics in relation with fertility in the stallion</w:t>
               </w:r>
@@ -11610,51 +11610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12451,51 +12451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12537,64 +12537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la semence d'étalon pendant 72 heures aux températures de 4øC et 15øC: études in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12809,51 +12809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13260,527 +13260,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malha</w:t>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Meriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827630v1</w:t>
+                <w:t xml:space="preserve">hal-02828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Batellier</w:t>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825452v1</w:t>
+                <w:t xml:space="preserve">hal-02827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
+              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828793v1</w:t>
+                <w:t xml:space="preserve">hal-02827630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827480v1</w:t>
+                <w:t xml:space="preserve">hal-02825452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INRA96, un milieu de conservation de la semence d'étalon aux températures de 4øC et 15øC</w:t>
               </w:r>
@@ -13818,51 +13818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
@@ -14029,51 +14029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14176,51 +14176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque national : connaissance et gestion des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t>
@@ -14374,51 +14374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insémination artificielle équine: des technologies à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14706,51 +14706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15172,64 +15172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semence congelee d'etalon : donnees experimentales et de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15280,51 +15280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue of GNRH (Buserelin) and of PGF2 alpha do not induce ovulatin in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15539,51 +15539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infertilite chez l'etalon : quelques explications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau-De-Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,51 +15660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15813,64 +15813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
@@ -16033,51 +16033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16395,51 +16395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: behavioural response to an approach of a novel object by young ridden horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16637,51 +16637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
@@ -16762,51 +16762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Equine Veterinary Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Reims, France. pp.Inconnu, 2008</w:t>
@@ -16861,51 +16861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,51 +17512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journée d'Etude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 1997</w:t>
@@ -18195,216 +18195,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le budget temps du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2014, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607938v1</w:t>
+                <w:t xml:space="preserve">hal-01600431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le budget temps du cheval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, 6 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600431v1</w:t>
+                <w:t xml:space="preserve">hal-01607938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-cheval</w:t>
               </w:r>
@@ -18673,51 +18673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>