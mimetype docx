--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1193,437 +1193,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tartarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629472v1</w:t>
+                <w:t xml:space="preserve">hal-01594227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Octobre 2015, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594227v1</w:t>
+                <w:t xml:space="preserve">hal-02629472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'enrichissement de l'environnement des chevaux peut modifier leur comportement, leurs capacités d'apprentissage et l'expression des gènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Briant</w:t>
+                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemana de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Août 2015, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2014, Mai 2014, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629465v1</w:t>
+                <w:t xml:space="preserve">hal-01129936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Scemana de Gialluly</w:t>
+                <w:t xml:space="preserve">Comment l'enrichissement de l'environnement des chevaux peut modifier leur comportement, leurs capacités d'apprentissage et l'expression des gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Mai 2014, pp.1-10</w:t>
+              <w:t xml:space="preserve">, 2014, Août 2015, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129936v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of seminal plasma enhances membrane stability on fresh and cooled stallion spermatozoa</w:t>
               </w:r>
@@ -1749,338 +1749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision du cheval</w:t>
+                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Leblanc M.A.</w:t>
+                <w:t xml:space="preserve">D. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 79, pp.28</w:t>
+              <w:t xml:space="preserve">, 2012, 79, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642797v1</w:t>
+                <w:t xml:space="preserve">hal-02644608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vision du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Leblanc M.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129652v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644608v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament des chevaux de Mérens : de nouvelles données à la disposition des éleveurs et des propriétaires</w:t>
               </w:r>
@@ -2267,226 +2267,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
+                <w:t xml:space="preserve">Présentation du BAC pour le cheval à Villeneuve/Lot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, p:40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665165v1</w:t>
+                <w:t xml:space="preserve">hal-02653404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du BAC pour le cheval à Villeneuve/Lot.</w:t>
+                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (1-2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653404v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Grizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,316 +2591,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">Vincent Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657861v1</w:t>
+                <w:t xml:space="preserve">hal-00895687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Furstoss</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst:2008002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895687v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semence d'étalon conservée : qualité des spermatozoïdes, stratégie d'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,260 +2932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin: quelques informations sur l'utilisation des petites doses et de l'IA profonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bersinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670270v1</w:t>
+                <w:t xml:space="preserve">hal-02672883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin: quelques informations sur l'utilisation des petites doses et de l'IA profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02672883v1</w:t>
+                <w:t xml:space="preserve">hal-02670270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of cell proliferation index in equine and caprine embryos using a modified BrdU incorporation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8ème symposium de reproduction equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3843,402 +3843,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Malha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
+              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680686v1</w:t>
+                <w:t xml:space="preserve">hal-02679117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malha</w:t>
+                <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Meriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679117v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dumas</w:t>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
+              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669285v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27, pp.15-21</w:t>
@@ -4612,51 +4612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,77 +4733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54, pp.907-919</w:t>
@@ -4858,77 +4858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54 (6), pp.907-919. </w:t>
@@ -5405,77 +5405,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (189), pp.145-151</w:t>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,64 +5629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.907-917</w:t>
@@ -5879,51 +5879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility prediction in stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermogramme chez l'étalon normal et dans une population d'étalons infertiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insemination artificielle chez les equides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 168 (11-12), pp.947-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,359 +6764,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bardou</w:t>
+                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739668v1</w:t>
+                <w:t xml:space="preserve">hal-02744323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
+                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744323v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739566v1</w:t>
+                <w:t xml:space="preserve">hal-02739668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified personality tests for young show jumping horses and ponies during breeding shows in France</w:t>
               </w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
@@ -7303,277 +7303,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740436v1</w:t>
+                <w:t xml:space="preserve">hal-02743710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont Saint Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743710v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de quelques codes ou réglementations nationaux de bonnes pratiques pour le soin et la manipulation des équidés dans d'autres pays</w:t>
               </w:r>
@@ -7641,51 +7641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Puls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation du comportement lors des concours modèle et allures. Caractérisation du comportement lors des concours modèle et allures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,51 +8577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperament of stallions: relation with age, breed and level of riders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de tempérament chez les chevaux de Mérens : effet de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
@@ -9377,359 +9377,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752909v1</w:t>
+                <w:t xml:space="preserve">hal-02816782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
+                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816782v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
+              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813499v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et reproduction : où en est-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meuwly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9836,51 +9836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10816,64 +10816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différents cryoprotecteurs sur la mobilité et la fertilité du sperme dans les espèces asine et équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10954,64 +10954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11043,178 +11043,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
+                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762081v1</w:t>
+                <w:t xml:space="preserve">hal-02825524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
+                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825524v1</w:t>
+                <w:t xml:space="preserve">hal-02762081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of storage and temperature on in vitro stallion sperm parameters and fertility rate</w:t>
               </w:r>
@@ -11338,90 +11338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol in semen extender is a limiting factor in the fertility in asine and equine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11565,277 +11565,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé de 24 à 72h dans l'INRA96: stratégie d'insémination et température de conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunocastration in stallions: Effects on spermatogenesis and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spalart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+                <w:t xml:space="preserve">P. Daels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764517v1</w:t>
+                <w:t xml:space="preserve">hal-02763489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocastration in stallions: Effects on spermatogenesis and behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé de 24 à 72h dans l'INRA96: stratégie d'insémination et température de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Daels</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. van Der Meer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Larry</w:t>
+                <w:t xml:space="preserve">M. Spalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763489v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a cushioned centrifugation technique for processing equine semen for freezing</w:t>
               </w:r>
@@ -12031,333 +12031,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glycérol est-il un facteur limitant pour la conservation de la semence dans les espèces asine et equine ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+                <w:t xml:space="preserve">Effet du site de l'insémination et du nombre de spermatozoides sur la fertilité de l'étalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bersinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cinqualbre</w:t>
+                <w:t xml:space="preserve">P. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761058v1</w:t>
+                <w:t xml:space="preserve">hal-02762758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du site de l'insémination et du nombre de spermatozoides sur la fertilité de l'étalon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Larry</w:t>
+                <w:t xml:space="preserve">Le glycérol est-il un facteur limitant pour la conservation de la semence dans les espèces asine et equine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barry</w:t>
+                <w:t xml:space="preserve">V. Cinqualbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762758v1</w:t>
+                <w:t xml:space="preserve">hal-02761058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of cell proliferation rate in equine and caprine embryos using a modified BrdU incorporation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12451,51 +12451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12934,51 +12934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13260,527 +13260,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Malha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
+              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828793v1</w:t>
+                <w:t xml:space="preserve">hal-02827630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827480v1</w:t>
+                <w:t xml:space="preserve">hal-02825452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827630v1</w:t>
+                <w:t xml:space="preserve">hal-02828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Batellier</w:t>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825452v1</w:t>
+                <w:t xml:space="preserve">hal-02827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INRA96, un milieu de conservation de la semence d'étalon aux températures de 4øC et 15øC</w:t>
               </w:r>
@@ -13818,51 +13818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
@@ -14029,51 +14029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14176,51 +14176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque national : connaissance et gestion des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t>
@@ -14374,51 +14374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insémination artificielle équine: des technologies à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14706,51 +14706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15172,64 +15172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semence congelee d'etalon : donnees experimentales et de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15280,51 +15280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue of GNRH (Buserelin) and of PGF2 alpha do not induce ovulatin in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15539,51 +15539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infertilite chez l'etalon : quelques explications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau-De-Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,51 +15660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15813,64 +15813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
@@ -16033,51 +16033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16395,51 +16395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: behavioural response to an approach of a novel object by young ridden horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16637,51 +16637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
@@ -16835,77 +16835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of amoxicillin in extenders for stallion spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16973,51 +16973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude à la congélation du sperme de poissons, oiseaux et mammifères domestiques ; Rôle et contrôle des lipides membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,51 +17512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journée d'Etude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 1997</w:t>
@@ -17577,51 +17577,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -17862,579 +17862,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Comportement et bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2015, 8 p</w:t>
+                <w:t xml:space="preserve">. Ifce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607694v1</w:t>
+                <w:t xml:space="preserve">hal-02798688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Doligez</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604757v1</w:t>
+                <w:t xml:space="preserve">hal-01607694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement social du cheval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015, 9 p</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604585v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le budget temps du cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Comportement social du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, 6 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600431v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le budget temps du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2014, 4 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607938v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que l'éthologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La relation homme-cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18468,65 +18556,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18673,51 +18761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798688v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ifce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>