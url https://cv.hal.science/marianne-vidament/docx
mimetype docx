--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -731,692 +731,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations homme-animal aident-elles à la réinsertion en milieu judiciaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of personality tests to use in the field, stable over time and across situations, and linked to horses' show jumping performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630030v1</w:t>
+                <w:t xml:space="preserve">hal-01353243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la personnalité du cheval FM par des tests standardisés : étude préliminaire au projet de phénotypage visant à identifier des gènes de tempérament</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations homme-animal aident-elles à la réinsertion en milieu judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroscope Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.50-51</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Février 2016, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409336v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de quelques réglementations, documents et codes traitant du bien-être des chevaux à l'étranger et en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appréciation de la personnalité du cheval FM par des tests standardisés : étude préliminaire au projet de phénotypage visant à identifier des gènes de tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Août 2016, pp.1-5</w:t>
+              <w:t xml:space="preserve">Agroscope Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409314v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence de l'IAHAIO : Les grands enjeux de la médiation animale</w:t>
+                <w:t xml:space="preserve">Synthèse de quelques réglementations, documents et codes traitant du bien-être des chevaux à l'étranger et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Octobre 2016, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2016, Août 2016, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409328v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of personality tests to use in the field, stable over time and across situations, and linked to horses' show jumping performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conférence de l'IAHAIO : Les grands enjeux de la médiation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Octobre 2016, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353243v1</w:t>
+                <w:t xml:space="preserve">hal-01409328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Octobre 2015, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594227v1</w:t>
+                <w:t xml:space="preserve">hal-02629472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, capacités cognitives et écologie à l’honneur de l’IESM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tartarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629472v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
               </w:r>
@@ -1749,338 +1749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burger</w:t>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baumgartner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644608v1</w:t>
+                <w:t xml:space="preserve">hal-01129652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Leblanc M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures from 4 to 15 °C are suitable for preserving the fertilizing capacity of stallion semen stored for 22 h more in INRA96 extender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'un contact permanent entre étalons et juments en boxes sur comportement et fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament des chevaux de Mérens : de nouvelles données à la disposition des éleveurs et des propriétaires</w:t>
               </w:r>
@@ -2267,640 +2267,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du BAC pour le cheval à Villeneuve/Lot.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Grizelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68, p:40</w:t>
+              <w:t xml:space="preserve">Veterinarski Arhiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (2), pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653404v1</w:t>
+                <w:t xml:space="preserve">hal-02662061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
+                <w:t xml:space="preserve">Présentation du BAC pour le cheval à Villeneuve/Lot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, p:40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665165v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in ability of jennies and mares to conceive with cooled and frozen semen containing glycerol or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Grizelj</w:t>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinarski Arhiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (1-2), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662061v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Furstoss</w:t>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst:2008002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895687v1</w:t>
+                <w:t xml:space="preserve">hal-02657861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing stallion semen in INRA96®-based extender improves fertility rates in comparison with INRA82</w:t>
+                <w:t xml:space="preserve">Freezing stallion semen in INRA96$^{\circledR}$-based extender improves fertility rates in comparison with INRA82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 88 (2), pp.257-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657861v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semence d'étalon conservée : qualité des spermatozoïdes, stratégie d'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2977,64 +2977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bersinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8ème symposium de reproduction equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,1238 +3761,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision sur les techniques de reproduction aux USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41, pp.6-8</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669872v1</w:t>
+                <w:t xml:space="preserve">hal-02675893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679117v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+                <w:t xml:space="preserve">L'INRA96, un milieu de conservation de la semence d'étalon aux températures de 4øC et 15øC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
+              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669285v1</w:t>
+                <w:t xml:space="preserve">hal-02670380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision sur les techniques de reproduction aux USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680686v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
+              <w:t xml:space="preserve">, 2001, 68, pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675893v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68, pp.181-190</w:t>
+              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670358v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'INRA96, un milieu de conservation de la semence d'étalon aux températures de 4øC et 15øC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Batellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de le Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27, pp.15-21</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68, pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670380v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
+                <w:t xml:space="preserve">Centrifugation and addition of glycerol at 22 °C instead of 4 °C improve post-thaw motility and fertility of stallion spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54 (6), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(00)00401-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698070v1</w:t>
+                <w:t xml:space="preserve">hal-02699023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugation and addition of glycerol at 22øC instead of 4øC improve post-thaw motility and fertility of stallion spermatozoa</w:t>
+                <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 54, pp.907-919</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, suppl (6), pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689194v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugation and addition of glycerol at 22 °C instead of 4 °C improve post-thaw motility and fertility of stallion spermatozoa</w:t>
+                <w:t xml:space="preserve">Centrifugation and addition of glycerol at 22øC instead of 4øC improve post-thaw motility and fertility of stallion spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 54 (6), pp.907-919. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 54, pp.907-919</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02699023v1</w:t>
+                <w:t xml:space="preserve">hal-02689194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrinologie de l'étalon</w:t>
               </w:r>
@@ -5041,652 +5041,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la fertilité des étalons nationaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Delayed insemination is successful with a new extender for storing fresh equine semen at 15øC under aerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (193), pp.717-723</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50, pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685120v1</w:t>
+                <w:t xml:space="preserve">hal-02690296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stallion semen before and after freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs influençant la fertilité des étalons nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 33, pp.271-277</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (193), pp.717-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687250v1</w:t>
+                <w:t xml:space="preserve">hal-02685120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique of storage of fresh equine semen : 15C, aerobic conditions and the diluent INRA 96, permitted delayed inseminations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of stallion semen before and after freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sattler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 50 (2), pp.229-236</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688029v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques d'insémination artificielle équine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A new technique of storage of fresh equine semen : 15C, aerobic conditions and the diluent INRA 96, permitted delayed inseminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (189), pp.145-151</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50 (2), pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688399v1</w:t>
+                <w:t xml:space="preserve">hal-02688029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed insemination is successful with a new extender for storing fresh equine semen at 15øC under aerobic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Les techniques d'insémination artificielle équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Palmer</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 50, pp.229-236</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (189), pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690296v1</w:t>
+                <w:t xml:space="preserve">hal-02688399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.907-917</w:t>
@@ -5879,90 +5879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility prediction in stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 42, pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermogramme chez l'étalon normal et dans une population d'étalons infertiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6108,51 +6108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (2), pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 25 (1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insemination artificielle chez les equides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 168 (11-12), pp.947-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,359 +6764,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briefer-Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744323v1</w:t>
+                <w:t xml:space="preserve">hal-02739668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
+                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739566v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Franches-Montagnes (FM) horse personality by standardized tests: a first step towards the identification of behavioural trait genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality tests in horses: reliability, heritability and relationship with rideability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739668v1</w:t>
+                <w:t xml:space="preserve">hal-02739566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified personality tests for young show jumping horses and ponies during breeding shows in France</w:t>
               </w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
@@ -7303,1325 +7303,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de quelques codes ou réglementations nationaux de bonnes pratiques pour le soin et la manipulation des équidés dans d'autres pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Apr 2015, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743710v1</w:t>
+                <w:t xml:space="preserve">hal-02739281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament des chevaux mesuré par des tests standardisés : relation avec l'âge, la race et le niveau du cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bon</w:t>
+                <w:t xml:space="preserve">B. Dumont Saint Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de quelques codes ou réglementations nationaux de bonnes pratiques pour le soin et la manipulation des équidés dans d'autres pays</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation de tests de tempérament adaptés aux conditions de terrain et relation avec l’utilisation pour le CSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information sur les Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Apr 2015, Saumur, France</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739281v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Impact d'une vaccination anti-GnRH sur le portage viral et la testostéronémie chez des étalons infectés chroniquement par le virus de l'artérite virale équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">B. Ferry-Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
+              <w:t xml:space="preserve">16ème Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Mar 2014, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743726v1</w:t>
+                <w:t xml:space="preserve">hal-02795520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Doligez</w:t>
+                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738875v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une vaccination anti-GnRH sur le portage viral et la testostéronémie chez des étalons infectés chroniquement par le virus de l'artérite virale équine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miszczak</w:t>
+                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Mar 2014, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795520v1</w:t>
+                <w:t xml:space="preserve">hal-02743726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête sur la perception du bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
+              <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740104v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperament of school horses: relation with sport discipline and level of riders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche sur le comportement du cheval : équipes dans le monde, sujets actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cressent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745914v1</w:t>
+                <w:t xml:space="preserve">hal-02745167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation du comportement lors des concours modèle et allures. Caractérisation du comportement lors des concours modèle et allures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Danvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont St Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Essentiel sur la castration immunologique de l'étalon et de la jument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperament of school horses: relation with sport discipline and level of riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourguignon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Puls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Annuelles AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur le comportement du cheval : équipes dans le monde, sujets actuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Essentiel sur la castration immunologique de l'étalon et de la jument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cressent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+              <w:t xml:space="preserve">11. Journées Annuelles AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745167v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperament of stallions: relation with age, breed and level of riders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de tempérament chez les chevaux de Mérens : effet de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,402 +8877,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization against GnRH in horses with Improvac® and Equity™: Indications, short and long time effects, perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'injection journalière d'un agoniste de GnRH restaure la fonction de reproduction chez les étalons castrés à long terme par une immunisation anti-GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Janett</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sieme</w:t>
+                <w:t xml:space="preserve">F. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dobretsberger</w:t>
+                <w:t xml:space="preserve">F. Miszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Leipzig Veterinary Congress including the 6. International Conference on Equine Reproductive Medicine (ICERM). What's new in equine reproduction?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Liepzig, Germany. pp.326-329</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824639v1</w:t>
+                <w:t xml:space="preserve">hal-02758165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injection journalière d'un agoniste de GnRH restaure la fonction de reproduction chez les étalons castrés à long terme par une immunisation anti-GnRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of seminal plasma by centrifugation, before cooled storage, enhances membrane stability of stallion spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Miszczak</w:t>
+                <w:t xml:space="preserve">I. Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758165v1</w:t>
+                <w:t xml:space="preserve">hal-02750539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of seminal plasma by centrifugation, before cooled storage, enhances membrane stability of stallion spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunization against GnRH in horses with Improvac® and Equity™: Indications, short and long time effects, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Janett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barrier-Battut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Caillaud</w:t>
+                <w:t xml:space="preserve">M. Dobretsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
+              <w:t xml:space="preserve">5. Leipzig Veterinary Congress including the 6. International Conference on Equine Reproductive Medicine (ICERM). What's new in equine reproduction?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Liepzig, Germany. pp.326-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750539v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'application des recherches en éthologie chez le cheval : les tests de tempérament et le bilan des acquis et du comportement (BAC)</w:t>
               </w:r>
@@ -9310,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
@@ -9377,691 +9377,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement et reproduction : où en est-on?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meuwly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Janett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
+              <w:t xml:space="preserve">9. Journée Européenne A.V.E.F. "Actualités en reproduction chez le cheval"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Roissy, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816782v1</w:t>
+                <w:t xml:space="preserve">hal-02821470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
+              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813499v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé 24 à 72 h lors d'utilisation d'une boîte de transport jetable ou lors d'ovulation retardée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion optimale du jeune cheval de 0 à 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion Régionale du Groupement pour l'Amélioration de l'Elevage du Trotteur Français (GAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Granville, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752909v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement et reproduction : où en est-on?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le tempérament du cheval : comment le décrire et le mesurer? Relations avec l'utilisation des chevaux et l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Européenne A.V.E.F. "Actualités en reproduction chez le cheval"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Roissy, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Suisse des Organisations d'Elevage Chevalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Berne, Suisse. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821470v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu INRA96® supplémenté de jaune d'oeuf et de glycérol améliore la fertilité en insémination artificielle de semence congelée</w:t>
+                <w:t xml:space="preserve">Le milieu INRA96® améliore la fertilité de la semence congelée d'étalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Vétérinaire Equine Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Reims, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756974v1</w:t>
+                <w:t xml:space="preserve">hal-02823218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu INRA96® améliore la fertilité de la semence congelée d'étalon</w:t>
+                <w:t xml:space="preserve">Le milieu INRA96® supplémenté de jaune d'oeuf et de glycérol améliore la fertilité en insémination artificielle de semence congelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Vétérinaire Equine Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Reims, France. n.p</w:t>
+              <w:t xml:space="preserve">34. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823218v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l'artérite virale chez l'étalon : dépistage, vaccination et traitement anti-GnRH</w:t>
               </w:r>
@@ -10287,1840 +10287,1840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some semen characteristics before and after freezing are repeatable and heritable in warmblood stallions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of stabling stallions with mares during the non-breeding season on semen collection behaviour, semen characteristics and plasma testosterone concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ricard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">J.L. Larry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Aug 2006, Kerkrade, Netherlands. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Aug 2006, Kerkrade, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754963v1</w:t>
+                <w:t xml:space="preserve">hal-02754875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of conditions of incorporation and concentration of cryoprotectants on equine embryo viability after freezing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757064v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Guignot</w:t>
+                <w:t xml:space="preserve">Immunization against GnRH in adult stallions: effects on semen characteristics, behaviour and shedding of equine arteritis virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Janett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grizelj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Stump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753827v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization against GnRH in adult stallions: effects on semen characteristics, behaviour and shedding of equine arteritis virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Janett</w:t>
+                <w:t xml:space="preserve">Some semen characteristics before and after freezing are repeatable and heritable in warmblood stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wittreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands. </w:t>
+              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Aug 2006, Kerkrade, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757682v1</w:t>
+                <w:t xml:space="preserve">hal-02754963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents cryoprotecteurs sur la mobilité et la fertilité du sperme dans les espèces asine et équine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of conditions of incorporation and concentration of cryoprotectants on equine embryo viability after freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grizelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque National du Bureau des Ressources Génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757108v1</w:t>
+                <w:t xml:space="preserve">hal-02757064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stabling stallions with mares during the non-breeding season on semen collection behaviour, semen characteristics and plasma testosterone concentrations</w:t>
+                <w:t xml:space="preserve">Effet de différents cryoprotecteurs sur la mobilité et la fertilité du sperme dans les espèces asine et équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Equine Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Aug 2006, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">6. Colloque National du Bureau des Ressources Génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754875v1</w:t>
+                <w:t xml:space="preserve">hal-02757108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a cushioned centrifugation technique for processing equine semen for freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Decuadro-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825524v1</w:t>
+                <w:t xml:space="preserve">hal-02763505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of frequency of insemination, number of spermatozoa and insemination site on fertility of equine frozen semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Larry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762081v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of storage and temperature on in vitro stallion sperm parameters and fertility rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French field results (1985-2005) on factors affecting fertility of frozen stallion semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Feb 2005, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763563v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol in semen extender is a limiting factor in the fertility in asine and equine species</w:t>
+                <w:t xml:space="preserve">Savoir bien acheter et bien utiliser le sperme congelé équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F.X. Martin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Angers, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762925v1</w:t>
+                <w:t xml:space="preserve">hal-02825524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma proteins and semen characteristics in relation with fertility in the stallion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycerol in semen extender is a limiting factor in the fertility in asine and equine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761543v1</w:t>
+                <w:t xml:space="preserve">hal-02762925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocastration in stallions: Effects on spermatogenesis and behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Effect of storage and temperature on in vitro stallion sperm parameters and fertility rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Larry</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Defoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763489v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé de 24 à 72h dans l'INRA96: stratégie d'insémination et température de conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Seminal plasma proteins and semen characteristics in relation with fertility in the stallion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barrier-Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spalart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+                <w:t xml:space="preserve">Cristina Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764517v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a cushioned centrifugation technique for processing equine semen for freezing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ecot</w:t>
+                <w:t xml:space="preserve">Immunocastration in stallions: Effects on spermatogenesis and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Decuadro-Hansen</w:t>
+                <w:t xml:space="preserve">P. Daels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delhomme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Larry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763505v1</w:t>
+                <w:t xml:space="preserve">hal-02763489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frequency of insemination, number of spermatozoa and insemination site on fertility of equine frozen semen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Fertilité du sperme d'étalon conservé de 24 à 72h dans l'INRA96: stratégie d'insémination et température de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Larry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Spalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759339v1</w:t>
+                <w:t xml:space="preserve">hal-02764517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du site de l'insémination et du nombre de spermatozoides sur la fertilité de l'étalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bersinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Larry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12162,77 +12162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le glycérol est-il un facteur limitant pour la conservation de la semence dans les espèces asine et equine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,64 +12313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12412,90 +12412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du nombre de spermatozoides et du site d'insémination sur la fertilité du sperme frais et congelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12537,90 +12537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la semence d'étalon pendant 72 heures aux températures de 4øC et 15øC: études in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12656,510 +12656,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des caractéristiques de la semence des étalons à la récolte et après décongélation très répétables et héritables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre caractéristiques du sperme et fertilité chez l'étalon Etude de 2 populations de fertilité différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764271v1</w:t>
+                <w:t xml:space="preserve">hal-02761513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre caractéristiques du sperme et fertilité chez l'étalon Etude de 2 populations de fertilité différente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des caractéristiques de la semence des étalons à la récolte et après décongélation très répétables et héritables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wittreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Blois, France</w:t>
+              <w:t xml:space="preserve">29. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761513v1</w:t>
+                <w:t xml:space="preserve">hal-02764271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility and fertility of stallion semen frozen with glycerol and/or dimethyl formamide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of some factors associated with pregnancy rates of frozen semen : a multi-center study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneau</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Katila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Newcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International symposium on equine reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828947v1</w:t>
+                <w:t xml:space="preserve">hal-02828497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of some factors associated with pregnancy rates of frozen semen : a multi-center study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motility and fertility of stallion semen frozen with glycerol and/or dimethyl formamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Estrada</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International symposium on equine reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828497v1</w:t>
+                <w:t xml:space="preserve">hal-02828947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of GnRH antagonist on testosterone secretion, spermatogenesis and viral excretion in EVA-virus excreting stallions</w:t>
               </w:r>
@@ -13260,609 +13260,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827630v1</w:t>
+                <w:t xml:space="preserve">hal-02827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825452v1</w:t>
+                <w:t xml:space="preserve">hal-02828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in cryopreservation of stallion semen in modified INRA82</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'insémination, nouveautés et bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Nguekam-Feugang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
+              <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828793v1</w:t>
+                <w:t xml:space="preserve">hal-02827630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior of stallions during in-hand natural service and semen collection : an observation in French studs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Advances in cooled semen technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Stallion Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Fort Collins Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827480v1</w:t>
+                <w:t xml:space="preserve">hal-02825452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INRA96, un milieu de conservation de la semence d'étalon aux températures de 4øC et 15øC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journée d'étude des Haras nationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
@@ -13891,51 +13891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of stallion semen: interactions among cooling treatments, semen extenders and stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14029,64 +14029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine artificial insemination in french national studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14176,51 +14176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque national : connaissance et gestion des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t>
@@ -14374,51 +14374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insémination artificielle équine: des technologies à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14469,90 +14469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of stallion semen before and after freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sattler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conference of the European Society for Domestic Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Mariensee, Germany</w:t>
@@ -14594,90 +14594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semence congelée d'étalon : améliorations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Dupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Journée d'Etude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Paris, France</w:t>
@@ -14706,51 +14706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New staining methods for sperm evaluation estimated by microscopy and flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14825,653 +14825,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial contamination of stallion semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualité en matière de reproduction dans l'espèce équine après le 6ème congrès international sur la reproduction équine au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Equine Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Caxambu, Brazil</w:t>
+              <w:t xml:space="preserve">21. Journée d'Etude du CEREOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777441v1</w:t>
+                <w:t xml:space="preserve">hal-02773984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité en matière de reproduction dans l'espèce équine après le 6ème congrès international sur la reproduction équine au Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial contamination of stallion semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journée d'Etude du CEREOPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Equine Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Caxambu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773984v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualite bacteriologique de la semence d'etalon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La semence congelee d'etalon : donnees experimentales et de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journee d'Etude du CEREOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775723v1</w:t>
+                <w:t xml:space="preserve">hal-02773583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La semence congelee d'etalon : donnees experimentales et de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualite bacteriologique de la semence d'etalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journee d'Etude du CEREOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773583v1</w:t>
+                <w:t xml:space="preserve">hal-02775723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue of GNRH (Buserelin) and of PGF2 alpha do not induce ovulatin in mares</w:t>
+                <w:t xml:space="preserve">Apparato genitale della cavalla Esame ecografico tipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1992, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Convegno Internationale di Rimini della Societa Italiana de Ippologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1992, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778431v1</w:t>
+                <w:t xml:space="preserve">hal-02845040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparato genitale della cavalla Esame ecografico tipo</w:t>
+                <w:t xml:space="preserve">Analogue of GNRH (Buserelin) and of PGF2 alpha do not induce ovulatin in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trillaud-Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno Internationale di Rimini della Societa Italiana de Ippologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1992, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">12. International Congress on Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1992, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845040v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impiego dell'ecografia nella gestione della cavalla</w:t>
               </w:r>
@@ -15539,51 +15539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infertilite chez l'etalon : quelques explications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau-De-Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,64 +15660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session FEZ de la Commission de Production Chevaline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15813,64 +15813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
@@ -16033,51 +16033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16395,51 +16395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: behavioural response to an approach of a novel object by young ridden horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16490,51 +16490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of training on stress and rideability, and relationship with personality in young show jumping horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16598,90 +16598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of personality of young jumping saddle horses and ponies: validation of simple tests performed during breeding evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tjele, Denmark. Danish Centre for Food and Agriculture, DCA Report, N° 044, 130 p., 2014, 10th International Equitation Science Conference</w:t>
@@ -16736,77 +16736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the French Equine Veterinary Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Reims, France. pp.Inconnu, 2008</w:t>
@@ -16861,51 +16861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16973,51 +16973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude à la congélation du sperme de poissons, oiseaux et mammifères domestiques ; Rôle et contrôle des lipides membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17310,51 +17310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insémination artificielle équine - Guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17460,103 +17460,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un dileur chimiquement défini pour l'insémination artificielle immédiate ou différée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Journée d'Etude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 1997</w:t>
@@ -17862,115 +17862,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement et bien-être du cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Briant</w:t>
+                <w:t xml:space="preserve">Comportement social du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798688v1</w:t>
+                <w:t xml:space="preserve">hal-01604585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'apprentissage</w:t>
               </w:r>
@@ -17982,51 +18012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18043,297 +18073,267 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement et bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2015, 8 p</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ifce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604757v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement social du cheval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015, 9 p</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scemama de Gialluly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604585v1</w:t>
+                <w:t xml:space="preserve">hal-01604757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le budget temps du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18478,51 +18478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation homme-cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,51 +18761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798688v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ifce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2020.09.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Philippon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le M&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briefer-Freymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemana de Gialluly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02026.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK5R7WN2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Foll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.01.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Leblanc M.A." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumgartner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bruneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Newcombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Craene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguekam-Feugang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meriaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernab&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(00)00401-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RGZ0K0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cognard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sattler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nicolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dupere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diemert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701700v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701607v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scemama de Gialluly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cressent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont St Priest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schwarz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Puls" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguignon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bruyas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Bon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Delfosse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wimel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miszczak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrier-Battut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobretsberger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delfosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meuwly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752909v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rosen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bayle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Battut-Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerboin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Douillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Larry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stump" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.098" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wittreck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757064v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decuadro-Hansen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Larry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763563v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanavat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Defoin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levillain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761543v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stanciu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Meer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spalart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cinqualbre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761513v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764271v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828497v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828947v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827480v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mornac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perigault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838298v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juhasz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nagy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulcsar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Guitton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773583v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845040v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778431v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-De-Reviers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779392v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagneaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viruega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602722v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dany" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812590v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pillet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Batellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiertant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bothamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606271v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Khan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Haras Nationaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baradeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Grison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798688v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ifce" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604757v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600431v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607938v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607714v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>