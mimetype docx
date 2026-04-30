--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1877,804 +1877,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de CPE au prisme du concours de recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les trajectoires professionnelles des nouveaux CPE : parcours personnels et attentes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Les nouveaux enjeux de la professionnalité des Conseillers Principaux d’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Université Paris-Est- Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret pour préserver les frontières : les orthophonistes face à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langages de classe dans la petite enfance. Construction et effets des dispositions langagières d'enfants de grande section de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Professional Secrecy: When Professional Rhetoric and Practice Hinder Partnership », Network: 15. Research Partnerships in Education,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (European Educational Research Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eléments de sociologie pour orthophonistes et CPE. Quelle ‘théorie’ pour quels ‘terrains’ ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les nouveaux enjeux de la professionnalité des Conseillers Principaux d’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Université Paris-Est- Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Enseigner la sociologie dans le supérieur : En-quête de pratiques » (LLE, RT4 et RT 46 de l’AFS ; Equipe MEPS du Centre Max Weber)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre l’école et l’orthophonie: une rétention des savoirs? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Système et médias. Influence des contextes sur le développement des individus (Université Lyon 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995958v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01995954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours de recrutement de conseiller principal d’éducation : un concours sans programme ?</w:t>
               </w:r>
@@ -3478,372 +3478,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduire et contextualiser, une stratégie d'analyse pour la comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études " L'enquête qualitative et les perspectives comparatives : spécificités, apports et limites ", Centre Maurice Halbwachs, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnosing dyslexia : a medical process ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Sociology Annual Conference, British Sociological Association, Medical sociology conference, Chester.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dyslexie comme besoin éducatif particulier à l'école ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 4 - Sociologie de l'éducation et de la formation, 4ème Congrès de l'Association Française de Sociologie, Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traduire et contextualiser, une stratégie d'analyse pour la comparaison internationale</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying dyslexia and making provision for it: a comparison between France and the United-Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études " L'enquête qualitative et les perspectives comparatives : spécificités, apports et limites ", Centre Maurice Halbwachs, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+              <w:t xml:space="preserve">British Sociological Association Annual Conference 2010, Glasgow.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portrait of the dyslexic as a child. Dyslexic children in policy and practice in France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'The Child' and 'Childhood' in Theory and Policy, A Transdisciplinary Conference, British Sociological Association / Political Science Association Study Group for the Sociology of Social &amp; Public Policy, University of Leeds, Manchester Metropolitan University.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976577v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la lecture et soigner ses troubles. L'intervention publique en matière de dyslexie en France et au Royaume-Uni</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre; Régine Sirota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2021, 9782724637953</w:t>
@@ -4201,90 +4201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage comme capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
@@ -4313,64 +4313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,90 +4520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4622,169 +4622,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cerveau des dyslexiques : Causalité et responsabilité face aux difficultés en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biologisation du social : discours et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris-Ouest, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Dyslexia et dyslexie. Retour sur une enquête comparative franco-britannique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi sert la comparaison internationale en éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, A quoi sert la comparaison internationale en éducation ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683330v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture d'en haut, culture d'en bas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5412,51 +5412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976567v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>