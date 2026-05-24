--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1877,151 +1877,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le secret pour préserver les frontières : les orthophonistes face à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de classe dans la petite enfance. Construction et effets des dispositions langagières d'enfants de grande section de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de CPE au prisme du concours de recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,73 +2335,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les trajectoires professionnelles des nouveaux CPE : parcours personnels et attentes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2119,562 +2417,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Les nouveaux enjeux de la professionnalité des Conseillers Principaux d’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Université Paris-Est- Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le secret pour préserver les frontières : les orthophonistes face à l'école</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Eléments de sociologie pour orthophonistes et CPE. Quelle ‘théorie’ pour quels ‘terrains’ ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Penser les frontières, passer les frontières »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Enseigner la sociologie dans le supérieur : En-quête de pratiques » (LLE, RT4 et RT 46 de l’AFS ; Equipe MEPS du Centre Max Weber)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les langages de classe dans la petite enfance. Construction et effets des dispositions langagières d'enfants de grande section de maternelle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre l’école et l’orthophonie: une rétention des savoirs? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Système et médias. Influence des contextes sur le développement des individus (Université Lyon 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Professional Secrecy: When Professional Rhetoric and Practice Hinder Partnership », Network: 15. Research Partnerships in Education,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research (European Educational Research Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995957v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01995958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours de recrutement de conseiller principal d’éducation : un concours sans programme ?</w:t>
               </w:r>
@@ -3025,204 +3025,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture de la comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Roullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique internationale du CNRS: " La comparaison, pour quoi faire ? Stratégies et pratiques de recherche en sciences sociales " (IdeX de Bordeaux, CNRS, Institut d'Etudes Politiques de Bordeaux, Centre Emile Durkheim)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00972266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la lecture devient un problème de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 19 - Santé, Médecine, Maladie, Handicap, 5ème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972253v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des élèves 'à besoins éducatifs particuliers'. Les politiques de prise en charge de la dyslexie en France et au Royaume-uni</w:t>
               </w:r>
@@ -3478,372 +3478,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnosing dyslexia : a medical process ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Sociology Annual Conference, British Sociological Association, Medical sociology conference, Chester.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dyslexie comme besoin éducatif particulier à l'école ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RT 4 - Sociologie de l'éducation et de la formation, 4ème Congrès de l'Association Française de Sociologie, Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire et contextualiser, une stratégie d'analyse pour la comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études " L'enquête qualitative et les perspectives comparatives : spécificités, apports et limites ", Centre Maurice Halbwachs, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Diagnosing dyslexia : a medical process ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A portrait of the dyslexic as a child. Dyslexic children in policy and practice in France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Sociology Annual Conference, British Sociological Association, Medical sociology conference, Chester.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
+              <w:t xml:space="preserve">'The Child' and 'Childhood' in Theory and Policy, A Transdisciplinary Conference, British Sociological Association / Political Science Association Study Group for the Sociology of Social &amp; Public Policy, University of Leeds, Manchester Metropolitan University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying dyslexia and making provision for it: a comparison between France and the United-Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Sociological Association Annual Conference 2010, Glasgow.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976581v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la lecture et soigner ses troubles. L'intervention publique en matière de dyslexie en France et au Royaume-Uni</w:t>
               </w:r>
@@ -3890,895 +3890,1151 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giraud Frédérique, Henri-Panabière Gaële (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris Cité éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 172 p., 2025, Collection Démêlés, 978-2-488244-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouble développemental de la coordination ou dyspraxie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Collection Expertise collective</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving Childhood or Moving Towards Adulthood? Patterns of Socialization and Construction of Inequalities at Age of 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieter Vandebroeck; Maaike Jappens; Annette Lareau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socializing Inequality. Class, Culture and Cognition in Early Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-1-041-11958-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langages de classe dans la petite enfance. Construction et effets des dispositions langagières d’enfants de grande section de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre; Régine Sirota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2021, 9782724637953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage comme capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertad: la vie très précaire d'une petite fille rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau des dyslexiques : Causalité et responsabilité face aux difficultés en lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biologisation du social : discours et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Ouest, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dyslexia et dyslexie. Retour sur une enquête comparative franco-britannique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi sert la comparaison internationale en éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, A quoi sert la comparaison internationale en éducation ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,51 +5044,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on rêver d’être CPE ? AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4841,263 +5097,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de: N. Elias &amp;quot;À quoi servent les utopies scientifiques et littéraires pour l'avenir ?&amp;quot;, L'utopie, Paris, La Découverte, coll. « Textes à l'appui », 2014, 103–132 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du problème social de la dyslexie en France et au Royaume-Uni: acteurs, institutions et pratiques (de la fin du XIXe au début du XXIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture d'en haut, culture d'en bas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5107,165 +5363,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble développemental de la coordination ou dyspraxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Trouble développemental de la coordination ou dyspraxie. Collection Expertise collective. Montrouge : EDP Sciences, 2019., Institut national de la santé et de la recherche médicale (INSERM). 2019, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIV-630 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03385007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5412,51 +5668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.191.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976567v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.u-pariscite.fr/premieres_classes/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Socializing-Inequality-Class-Culture-and-Cognition-in-Early-Childhood/Vandebroeck-Jappens-Lareau/p/book/9781041119586" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03385007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>