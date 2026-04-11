--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -304,274 +304,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschool and Kindergarten Behavior Scales - Social Skills and Student-Teacher Relationship Scale - short form: A French validation study</w:t>
+                <w:t xml:space="preserve">Does Bullying Occur in Preschool? A Survey of French Preschool Workers’ Perceptions and Beliefs About Bullying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Courbet</w:t>
+                <w:t xml:space="preserve">Inès Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brodard</w:t>
+                <w:t xml:space="preserve">Estelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Dewandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42380-025-00304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326576v1</w:t>
+                <w:t xml:space="preserve">hal-05150345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Bullying Occur in Preschool? A Survey of French Preschool Workers’ Perceptions and Beliefs About Bullying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preschool and Kindergarten Behavior Scales - Social Skills and Student-Teacher Relationship Scale - short form: A French validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Grand</w:t>
+                <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Dewandre</w:t>
+                <w:t xml:space="preserve">Fabrice Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (4), pp.101099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42380-025-00304-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150345v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de risque à l’adolescence : influence des émotions et des normes sociales</w:t>
               </w:r>
@@ -765,51 +765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Psychological Well-being in Preschoolers Through Mindfulness-based Socio-emotional Learning: A Randomized-controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -817,51 +817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Kalamarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Child and Adolescent Psychopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1155,51 +1155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschool children: study protocol for a randomized controlled trial of a mindfulness- and yoga-based socio-emotional learning intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschool children: A randomized controlled trial of a mindfulness- and yoga-based socio-emotional learning intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,394 +3967,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regret components among French participants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031243v1</w:t>
+                <w:t xml:space="preserve">hal-04188026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of eye contact on interoceptive accuracy across ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Goudard</w:t>
+                <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Conty</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188026v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Esteves</w:t>
+                <w:t xml:space="preserve">Regret components among French participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102282v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DysCoférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,77 +4487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DysCoférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4582,77 +4582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives (CJC-SCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4677,77 +4677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on intéroception in ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Conty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,51 +5659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschoolers through mindfulness-based socioemotional learning: A randomized-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quent Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1338BBA8"/>
+    <w:nsid w:val="8AF88B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6197,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannehabib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4172-5994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167642804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05114774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courbet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brodard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05150345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dewandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-025-00304-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04813886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241298516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Kalamarides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10802-024-01220-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03920210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Daviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C C Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06979-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pfeiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beauvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Krifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauvais Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04001943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03494971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quent Daviot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05H111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannehabib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4172-5994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167642804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05114774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05150345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dewandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-025-00304-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courbet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brodard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04813886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241298516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Kalamarides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10802-024-01220-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03920210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Daviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C C Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06979-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pfeiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beauvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Krifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauvais Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04001943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03494971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quent Daviot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05H111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>