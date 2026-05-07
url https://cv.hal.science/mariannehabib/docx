--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -304,274 +304,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Bullying Occur in Preschool? A Survey of French Preschool Workers’ Perceptions and Beliefs About Bullying</w:t>
+                <w:t xml:space="preserve">Preschool and Kindergarten Behavior Scales - Social Skills and Student-Teacher Relationship Scale - short form: A French validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Martelli</w:t>
+                <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Grand</w:t>
+                <w:t xml:space="preserve">Fabrice Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42380-025-00304-6⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (4), pp.101099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150345v1</w:t>
+                <w:t xml:space="preserve">hal-05326576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschool and Kindergarten Behavior Scales - Social Skills and Student-Teacher Relationship Scale - short form: A French validation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Bullying Occur in Preschool? A Survey of French Preschool Workers’ Perceptions and Beliefs About Bullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Courbet</w:t>
+                <w:t xml:space="preserve">Estelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brodard</w:t>
+                <w:t xml:space="preserve">Antoinette Dewandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (4), pp.101099. </w:t>
+              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42380-025-00304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326576v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de risque à l’adolescence : influence des émotions et des normes sociales</w:t>
               </w:r>
@@ -765,51 +765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Psychological Well-being in Preschoolers Through Mindfulness-based Socio-emotional Learning: A Randomized-controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -817,51 +817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Kalamarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Child and Adolescent Psychopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1155,51 +1155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschool children: study protocol for a randomized controlled trial of a mindfulness- and yoga-based socio-emotional learning intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschool children: A randomized controlled trial of a mindfulness- and yoga-based socio-emotional learning intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,243 +4062,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Esteves</w:t>
+                <w:t xml:space="preserve">Regret components among French participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102282v1</w:t>
+                <w:t xml:space="preserve">hal-04031243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regret components among French participants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+                <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031243v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of social contact on interoceptive accuracy in natural condition</w:t>
               </w:r>
@@ -5659,51 +5659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting psychological well-being in preschoolers through mindfulness-based socioemotional learning: A randomized-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quent Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AF88B3A"/>
+    <w:nsid w:val="2F0DC5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6197,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannehabib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4172-5994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167642804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05114774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05150345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dewandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-025-00304-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courbet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brodard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04813886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241298516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Kalamarides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10802-024-01220-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03920210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Daviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C C Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06979-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pfeiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beauvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Krifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauvais Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04001943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03494971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quent Daviot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05H111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannehabib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4172-5994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167642804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05114774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beauvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Courbet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brodard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemonteix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05150345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Martelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Dewandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-025-00304-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04813886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241298516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daviot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Kalamarides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10802-024-01220-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03920210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Daviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C C Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06979-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pfeiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beauvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Krifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Gosling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03757563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#228;m&#228;, P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goyet, L" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauvais Caroline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goudard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Conty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03758779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04001943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03710895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03494971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/processus-emotionnels-en-situation-dapprentissage/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quent Daviot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA05H111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>