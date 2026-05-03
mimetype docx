--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -202,646 +202,646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Heartbeat‐Evoked Potential: A Two‐Component Model of Cardiac Signal Processing?</w:t>
+                <w:t xml:space="preserve">Unraveling variability in young children’s brain responses to varied sensory stimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+                <w:t xml:space="preserve">Lisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sassier-Roublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.70206⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417256v1</w:t>
+                <w:t xml:space="preserve">hal-05376540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling variability in young children’s brain responses to varied sensory stimulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the Heartbeat‐Evoked Potential: A Two‐Component Model of Cardiac Signal Processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sassier-Roublin</w:t>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Frederic Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (11), pp.113773. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (12), pp.e70206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.70206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376540v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin type and nerve effects on cortical tactile processing: a somatosensory evoked potentials study</w:t>
+                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Guidotti</w:t>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beaurieux</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marionnaud</w:t>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00444.2022⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284813v1</w:t>
+                <w:t xml:space="preserve">hal-04246311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds Pleasantness Ratings in Autism: Interaction Between Social Information and Acoustical Noise Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-023-05989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin type and nerve effects on cortical tactile processing: a somatosensory evoked potentials study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+                <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Clément Beaurieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+                <w:t xml:space="preserve">Pierre Marionnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.250. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00444.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246311v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 masks: A barrier to facial and vocal information</w:t>
               </w:r>
@@ -853,64 +853,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,64 +957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Intervention in Severe Autism: Positive Outcome Using Exchange and Development Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,51 +1091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,1463 +1206,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
+                <w:t xml:space="preserve">Helen Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103599 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+                <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arsene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544989v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Raoul Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148810v1</w:t>
+                <w:t xml:space="preserve">hal-02544989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438442v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Cléry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Laetitia Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136, pp.103599 -. </w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487877v1</w:t>
+                <w:t xml:space="preserve">hal-02438442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlapping but divergent neural correlates underpinning audiovisual synchrony and temporal order judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurice Tuller</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Karin Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril R. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Pollick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-01832283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Saby</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044486v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping but divergent neural correlates underpinning audiovisual synchrony and temporal order judgments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Petrini</w:t>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril R. Pernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank E. Pollick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832283v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glasgow Voice Memory Test: assessing the ability to memorize and recognize unfamiliar voices</w:t>
+                <w:t xml:space="preserve">Familiarity and voice representation: From acoustic-based representation to voice averages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Aglieri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maureen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0689-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469030v1</w:t>
+                <w:t xml:space="preserve">hal-02622444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s11689-017-9194-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity and voice representation: From acoustic-based representation to voice averages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Glasgow Voice Memory Test: assessing the ability to memorize and recognize unfamiliar voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Aglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Fontaine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lúcia Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622444v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey matter density changes of structures involved in Posttraumatic Stress Disorder (PTSD) after recovery following Eye Movement Desensitization and Reprocessing (EMDR) therapy</w:t>
               </w:r>
@@ -2782,64 +2782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,1135 +2910,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human voice areas: Spatial organization and inter-individual variability in temporal and extra-temporal cortices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photographic but not line-drawn faces show early perceptual neural sensitivity to eye gaze direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Mcaleer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alejandra Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Charest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aina Puce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.164-174. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (185), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999021v1</w:t>
+                <w:t xml:space="preserve">hal-01215957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic but not line-drawn faces show early perceptual neural sensitivity to eye gaze direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Rossi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00185⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1557-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215957v1</w:t>
+                <w:t xml:space="preserve">hal-01827953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The human voice areas: Spatial organization and inter-individual variability in temporal and extra-temporal cortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Mcaleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Parada</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Huang</w:t>
+                <w:t xml:space="preserve">Ian Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.1557-1567. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nsv049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827953v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossmodal Adaptation in Right Posterior Superior Temporal Sulcus during Face-Voice Emotional Integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptation to Vocal Expressions Reveals Multistep Perception of Auditory Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (20), pp.6813-6821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4478-13.2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (24), pp.8098-8105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4820-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005297v1</w:t>
+                <w:t xml:space="preserve">hal-02006936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People-selectivity, audiovisual integration and heteromodality in the superior temporal sulcus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Crossmodal Adaptation in Right Posterior Superior Temporal Sulcus during Face-Voice Emotional Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (20), pp.6813-6821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4478-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989325v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to Vocal Expressions Reveals Multistep Perception of Auditory Emotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">People-selectivity, audiovisual integration and heteromodality in the superior temporal sulcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Frances Crabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (24), pp.8098-8105. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.125-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4820-13.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006936v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Processing of Voice Gender Studied Using a Continuous Carryover fMRI Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Norm-Based Coding of Voice Identity in Human Auditory Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Belin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Mcaleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal C Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhs090⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1075-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006941v1</w:t>
+                <w:t xml:space="preserve">hal-02008910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm-Based Coding of Voice Identity in Human Auditory Cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cerebral Processing of Voice Gender Studied Using a Continuous Carryover fMRI Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal C Belin</w:t>
+                <w:t xml:space="preserve">Frances Crabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (12), pp.1075-1080. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.958-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.04.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhs090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008910v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating task difficulty from incongruence in face-voice emotion integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.744. </w:t>
@@ -4076,103 +4076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Induced Activity in Voice-Sensitive Cortex Predicts Voice Memory Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal C Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,64 +4206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Voice Adaptation Suggests Prototype-Based Coding of Voice Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,51 +4297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Induced Changes in the Cerebral Processing of Voice Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,77 +4401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral correlates and statistical criteria of cross-modal face and voice integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEING AND PERCEIVING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.351-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4499,295 +4499,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Attractiveness Increases by Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down and bottom-up modulation in processing bimodal face/voice stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+                <w:t xml:space="preserve">Rufin Vanrullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bestelmeyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.116-120. </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-11-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323238v1</w:t>
+                <w:t xml:space="preserve">hal-00471875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up modulation in processing bimodal face/voice stimuli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vocal Attractiveness Increases by Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.36. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.116-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-11-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471875v1</w:t>
+                <w:t xml:space="preserve">hal-04323238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological evidence for an early processing of human voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril R Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume A Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Quiñones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.127. </w:t>
@@ -4871,289 +4871,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face, eye and object early processing: what is the face specificity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Face processing stages: Impact of difficulty and the separation of effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1123 (1), pp.179-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.07.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111073v1</w:t>
+                <w:t xml:space="preserve">hal-00119339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face processing stages: Impact of difficulty and the separation of effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Face, eye and object early processing: what is the face specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane J Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1123 (1), pp.179-87. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2), pp.667-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119339v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic processing of faces: learning effects with Mooney faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (8), pp.1316-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,77 +5219,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural bases for social attention in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Puce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du genre et de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solal, pp.261-279, 2008</w:t>
@@ -5510,64 +5510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hardion-Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Senggaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5592,51 +5592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Diu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,90 +5687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the sensory spectrum: unraveling variability in young children’s brain responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sassier--Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Neuroscience, Oct 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puce Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latinus Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Alejandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint and independent neural coding of bimodal face/voice identity investigated with fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Joassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
@@ -6099,77 +6099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive developmental trajectories of children with ASD and severe intellectual disability following Exchange and Development Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR (International Society for Autism Research) 2023 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Stochholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6194,77 +6194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating categorization selectivity in the auditory cortex with high spatial resolution fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Auditory Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Magdeburg, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint and independent neural coding of bimodal face/voice identity investigated with fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Joassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization on Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. 2011</w:t>
@@ -6414,237 +6414,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating synchrony perception of audiovisual speech with a continuous carry-over fMRI design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 2010</w:t>
+              <w:t xml:space="preserve">11th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Liverpool, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817574v1</w:t>
+                <w:t xml:space="preserve">hal-02822182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating synchrony perception of audiovisual speech with a continuous carry-over fMRI design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Liverpool, United Kingdom. 2010</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822182v1</w:t>
+                <w:t xml:space="preserve">hal-02817574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6720,51 +6720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BADBAEA9"/>
+    <w:nsid w:val="E4F76B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannelatinus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4406-2962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115742034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8173-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier-Roublin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Petrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. Pernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Pollick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Aglieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0689-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Mcaleer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Charest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Puce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00185" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Noguchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garrod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Crabbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4478-13.2014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.07.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E G Bestelmeyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4820-13.2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal C Belin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.04.055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00175" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crabbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pollick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847511X584452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bestelmeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-36" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R Pernet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Qui&#241;ones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane J Itier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.07.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6SCG1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.09.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2W42J73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929055002490" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dasilva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Parada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Riaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hardion-Carrias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05039194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roubin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charest" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannelatinus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4406-2962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115742034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8173-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier-Roublin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113773" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Petrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. Pernet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Pollick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Aglieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Garrido" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0689-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Puce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Mcaleer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Charest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E G Bestelmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4820-13.2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Noguchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garrod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Crabbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4478-13.2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.07.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal C Belin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00175" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crabbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pollick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847511X584452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-36" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bestelmeyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R Pernet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Qui&#241;ones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.09.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2W42J73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane J Itier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.07.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6SCG1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929055002490" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dasilva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Parada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Riaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hardion-Carrias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05039194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roubin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charest" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>