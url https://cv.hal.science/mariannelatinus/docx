--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -202,646 +202,646 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling variability in young children’s brain responses to varied sensory stimulations</w:t>
+                <w:t xml:space="preserve">Characterizing the Heartbeat‐Evoked Potential: A Two‐Component Model of Cardiac Signal Processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Michel</w:t>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sassier-Roublin</w:t>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Frederic Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113773⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (12), pp.e70206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.70206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376540v1</w:t>
+                <w:t xml:space="preserve">hal-05417256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Heartbeat‐Evoked Potential: A Two‐Component Model of Cardiac Signal Processing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling variability in young children’s brain responses to varied sensory stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mathilde Sassier-Roublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (12), pp.e70206. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.70206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417256v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
+                <w:t xml:space="preserve">Skin type and nerve effects on cortical tactile processing: a somatosensory evoked potentials study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Briend</w:t>
+                <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Clément Beaurieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+                <w:t xml:space="preserve">Pierre Marionnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00444.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246311v1</w:t>
+                <w:t xml:space="preserve">hal-04284813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds Pleasantness Ratings in Autism: Interaction Between Social Information and Acoustical Noise Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ricou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-023-05989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin type and nerve effects on cortical tactile processing: a somatosensory evoked potentials study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice acoustics allow classifying autism spectrum disorder with high accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Guidotti</w:t>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beaurieux</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marionnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (3), pp.547-556. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00444.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-023-02554-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284813v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 masks: A barrier to facial and vocal information</w:t>
               </w:r>
@@ -853,64 +853,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,64 +957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Intervention in Severe Autism: Positive Outcome Using Exchange and Development Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,51 +1091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,1463 +1206,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487877v1</w:t>
+                <w:t xml:space="preserve">hal-02148810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster eye movements in children with autism spectrum disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Raoul Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.212-224. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aur.2054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148810v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced visual evoked potential amplitude in autism spectrum disorder, a variability effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0672-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544989v2</w:t>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Roché</w:t>
+                <w:t xml:space="preserve">Helen Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103599 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438442v1</w:t>
+                <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping but divergent neural correlates underpinning audiovisual synchrony and temporal order judgments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Love</w:t>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Petrini</w:t>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril R. Pernet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832283v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurice Tuller</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overlapping but divergent neural correlates underpinning audiovisual synchrony and temporal order judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+                <w:t xml:space="preserve">Karin Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Cyril R. Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank E. Pollick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044486v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity and voice representation: From acoustic-based representation to voice averages</w:t>
+                <w:t xml:space="preserve">The Glasgow Voice Memory Test: assessing the ability to memorize and recognize unfamiliar voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Fontaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virginia Aglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcia Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01180⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622444v1</w:t>
+                <w:t xml:space="preserve">hal-01469030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Familiarity and voice representation: From acoustic-based representation to voice averages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11689-017-9194-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01502053v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glasgow Voice Memory Test: assessing the ability to memorize and recognize unfamiliar voices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lúcia Garrido</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.97-110. </w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0689-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11689-017-9194-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469030v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey matter density changes of structures involved in Posttraumatic Stress Disorder (PTSD) after recovery following Eye Movement Desensitization and Reprocessing (EMDR) therapy</w:t>
               </w:r>
@@ -2782,64 +2782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,862 +2910,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic but not line-drawn faces show early perceptual neural sensitivity to eye gaze direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human voice areas: Spatial organization and inter-individual variability in temporal and extra-temporal cortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Rossi</w:t>
+                <w:t xml:space="preserve">Phil Mcaleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Parada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Puce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (185), </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215957v1</w:t>
+                <w:t xml:space="preserve">hal-01999021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social decisions affect neural activity to perceived dynamic gaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.1557-1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/scan/nsv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human voice areas: Spatial organization and inter-individual variability in temporal and extra-temporal cortices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photographic but not line-drawn faces show early perceptual neural sensitivity to eye gaze direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Charest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aina Puce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.164-174. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (185), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999021v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to Vocal Expressions Reveals Multistep Perception of Auditory Emotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossmodal Adaptation in Right Posterior Superior Temporal Sulcus during Face-Voice Emotional Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
+                <w:t xml:space="preserve">Takao Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Oliver Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rouger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frances Crabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (24), pp.8098-8105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4820-13.2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (20), pp.6813-6821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4478-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006936v1</w:t>
+                <w:t xml:space="preserve">hal-02005297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossmodal Adaptation in Right Posterior Superior Temporal Sulcus during Face-Voice Emotional Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">People-selectivity, audiovisual integration and heteromodality in the superior temporal sulcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4478-13.2014⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005297v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People-selectivity, audiovisual integration and heteromodality in the superior temporal sulcus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptation to Vocal Expressions Reveals Multistep Perception of Auditory Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.125-136. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (24), pp.8098-8105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4820-13.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989325v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm-Based Coding of Voice Identity in Human Auditory Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal C Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,103 +3812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Processing of Voice Gender Studied Using a Continuous Carryover fMRI Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.958-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,103 +3942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating task difficulty from incongruence in face-voice emotion integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.744. </w:t>
@@ -4076,90 +4076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Induced Activity in Voice-Sensitive Cortex Predicts Voice Memory Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia E G Bestelmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal C Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,64 +4206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Voice Adaptation Suggests Prototype-Based Coding of Voice Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,51 +4297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Induced Changes in the Cerebral Processing of Voice Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,77 +4401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral correlates and statistical criteria of cross-modal face and voice integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEING AND PERCEIVING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.351-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4499,295 +4499,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up modulation in processing bimodal face/voice stimuli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vocal Attractiveness Increases by Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bestelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Charest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.36. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.116-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-11-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471875v1</w:t>
+                <w:t xml:space="preserve">hal-04323238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Attractiveness Increases by Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-down and bottom-up modulation in processing bimodal face/voice stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+                <w:t xml:space="preserve">Rufin Vanrullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bestelmeyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.116-120. </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-11-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323238v1</w:t>
+                <w:t xml:space="preserve">hal-00471875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological evidence for an early processing of human voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril R Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume A Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Quiñones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.127. </w:t>
@@ -4871,289 +4871,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face processing stages: Impact of difficulty and the separation of effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face, eye and object early processing: what is the face specificity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane J Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.09.031⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2), pp.667-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119339v1</w:t>
+                <w:t xml:space="preserve">hal-00111073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face, eye and object early processing: what is the face specificity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Face processing stages: Impact of difficulty and the separation of effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (2), pp.667-76. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1123 (1), pp.179-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111073v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic processing of faces: learning effects with Mooney faces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot J Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (8), pp.1316-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,77 +5219,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural bases for social attention in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Puce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du genre et de l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbeau, E. J., joubert, S., Félician, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et reconnaissance des visages: du percept à la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solal, pp.261-279, 2008</w:t>
@@ -5510,64 +5510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hardion-Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Senggaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5592,51 +5592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Diu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,90 +5687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the sensory spectrum: unraveling variability in young children’s brain responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sassier--Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Neuroscience, Oct 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puce Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latinus Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Alejandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint and independent neural coding of bimodal face/voice identity investigated with fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Joassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
@@ -6099,77 +6099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive developmental trajectories of children with ASD and severe intellectual disability following Exchange and Development Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR (International Society for Autism Research) 2023 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Stochholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6194,77 +6194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating categorization selectivity in the auditory cortex with high spatial resolution fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Auditory Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Magdeburg, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint and independent neural coding of bimodal face/voice identity investigated with fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Joassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Charest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization on Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. 2011</w:t>
@@ -6414,237 +6414,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating synchrony perception of audiovisual speech with a continuous carry-over fMRI design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Multisensory Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Liverpool, United Kingdom. 2010</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822182v1</w:t>
+                <w:t xml:space="preserve">hal-02817574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating synchrony perception of audiovisual speech with a continuous carry-over fMRI design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pollick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 2010</w:t>
+              <w:t xml:space="preserve">11th International Multisensory Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Liverpool, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817574v1</w:t>
+                <w:t xml:space="preserve">hal-02822182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6720,51 +6720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4F76B5B"/>
+    <w:nsid w:val="1E54071F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannelatinus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4406-2962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115742034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8173-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier-Roublin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113773" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Petrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. Pernet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Pollick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Aglieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Garrido" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0689-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Puce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Mcaleer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Charest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E G Bestelmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4820-13.2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Noguchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garrod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Crabbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4478-13.2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.07.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal C Belin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00175" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crabbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pollick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847511X584452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-36" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bestelmeyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R Pernet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Qui&#241;ones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.09.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2W42J73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane J Itier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.07.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6SCG1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929055002490" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dasilva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Parada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Riaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hardion-Carrias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05039194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roubin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charest" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannelatinus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4406-2962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115742034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8173-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Briend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier-Roublin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544989v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Khanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0672-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Petrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. Pernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Pollick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Aglieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Watson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0689-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01180" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boukezzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Khoury-Malhame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2017.06.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Mcaleer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Charest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rossi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Parada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsv049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01215957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Puce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Noguchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Garrod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Crabbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4478-13.2014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.07.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E G Bestelmeyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4820-13.2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal C Belin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00175" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crabbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhr077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pollick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847511X584452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bestelmeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.11.034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot J Taylor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-36" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R Pernet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Qui&#241;ones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane J Itier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.07.041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6SCG1K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.09.031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2W42J73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929055002490" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dasilva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Parada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21368-2_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Riaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hardion-Carrias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05039194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roubin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puce Aina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latinus Marianne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Alejandra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Francisco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2015.217.00051" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charest" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>