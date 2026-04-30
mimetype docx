--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -410,549 +410,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, Varia 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notebook and Open science : toward more FAIR play</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécessité du renseignement économique dans l’élaboration des stratégies d’influence des entreprises de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Belka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Eppstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le renseignement dans la guerre économique, 16 (1), pp.67 - 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549986v3</w:t>
+                <w:t xml:space="preserve">hal-04784314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessité du renseignement économique dans l’élaboration des stratégies d’influence des entreprises de défense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notebook and Open science : toward more FAIR play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Belka</w:t>
+                <w:t xml:space="preserve">Clémence Lascombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Atelier Digit\_Hum, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.13428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784314v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549986v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique comme méthode en communication</w:t>
+                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13298⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013941v1</w:t>
+                <w:t xml:space="preserve">hal-03850177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t>
+                <w:t xml:space="preserve">L’éthique comme méthode en communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850177v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme comme frontière Suivre l’agencement des territoires numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1071,282 +1071,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du livre, de nouvelles pratiques alimentent l’intelligence collective</w:t>
+                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boullier</w:t>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005533v1</w:t>
+                <w:t xml:space="preserve">hal-02465421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour du livre, de nouvelles pratiques alimentent l’intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bertin</w:t>
+                <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465421v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books: why the Internet hasn’t killed them off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1384,77 +1384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kembellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Eppstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires numériques de marques pour repenser les cadres d’analyse du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les médiations pour le management de l’information dans un cluster culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affects numériques. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques pour repenser les catégories d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2027,222 +2027,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de circulation du livre sur les réseaux numériques</w:t>
+                <w:t xml:space="preserve">Communautés imaginées et signes transposables sur un 'web territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le livre numérique en questions, 43, pp.129 - 144. </w:t>
+              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 2, pp.113 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.5737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005574v1</w:t>
+                <w:t xml:space="preserve">hal-02365572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés imaginées et signes transposables sur un 'web territorial</w:t>
+                <w:t xml:space="preserve">Modes de circulation du livre sur les réseaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 2, pp.113 - 126. </w:t>
+              <w:t xml:space="preserve">, 2014, Le livre numérique en questions, 43, pp.129 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.5737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.6031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365572v1</w:t>
+                <w:t xml:space="preserve">hal-02005574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des territoires de la Bretagne sur l'internet. Essai d'analyse à travers des sites Web</w:t>
               </w:r>
@@ -2323,411 +2323,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t>
+                <w:t xml:space="preserve">Analyse sémiotique et agencement de la propagation sur les médias numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les propagations : un nouveau paradigme pour les sciences sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jul 2025, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406583v1</w:t>
+                <w:t xml:space="preserve">hal-05280338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation algorithmique des affects pour construire des territoires numériques</w:t>
+                <w:t xml:space="preserve">Les méthodes mixtes pour mieux analyser les traces numériques autour de la communication scientifique sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas. 610 - Avancées, dilemmes et défis des méthodes mixtes : de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280301v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes pour mieux analyser les traces numériques autour de la communication scientifique sur YouTube</w:t>
+                <w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Alloing</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280309v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémiotique et agencement de la propagation sur les médias numériques</w:t>
+                <w:t xml:space="preserve">Régulation algorithmique des affects pour construire des territoires numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES PROPAGATIONS : UN NOUVEAU PARADIGME POUR LES SCIENCES SOCIALES ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jul 2025, Cerisy-La-Salle, France</w:t>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas. Colloque 415 - Plateformes, IA générative et régulation algorithmique : perspectives critiques et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280338v1</w:t>
+                <w:t xml:space="preserve">hal-05280301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polarisation à portée de clic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,247 +3018,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques numériques de lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de lecture : librairies, bibliothèques, lecture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de l’édition dans le domaine des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Etats généraux de l’édition en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2019, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465433v1</w:t>
+                <w:t xml:space="preserve">hal-04371112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture : librairies, bibliothèques, lecture en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques numériques de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats généraux de l’édition en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2019, Paris, EHESS, France</w:t>
+              <w:t xml:space="preserve">États généraux de l’édition dans le domaine des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371112v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Digital Methods Meet Social Network Analysis: What Ethics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design du public invisible dans le financement participatif. Le cas du territoire numérique de marques de Noob Le film !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,316 +3523,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data as political web archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open data as Political web archives: citizen involvement or reputation’s elected in a ”digital public sphere ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Archives as Scholarly Sources: Issues, Practices and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Research Infrastructure for the Study of Archived Web Materials; Aarhus University (DK), Jun 2015, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">, RESAW Conference, University of Aarhus (Danemark), Jun 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180691v1</w:t>
+                <w:t xml:space="preserve">hal-01235939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots, identité, traces, éthique</w:t>
+                <w:t xml:space="preserve">Open data as political web archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Alloing</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop interdisciplinaire sur l’interaction Homme-Robot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Web Archives as Scholarly Sources: Issues, Practices and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Infrastructure for the Study of Archived Web Materials; Aarhus University (DK), Jun 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333768v1</w:t>
+                <w:t xml:space="preserve">halshs-01180691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data as Political web archives: citizen involvement or reputation’s elected in a ”digital public sphere ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robots, identité, traces, éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Archives as Scholarly Sources: Issues, Practices and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESAW Conference, University of Aarhus (Danemark), Jun 2015, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Workshop interdisciplinaire sur l’interaction Homme-Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235939v1</w:t>
+                <w:t xml:space="preserve">hal-01333768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires numériques de marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Territoires numériques de marques : transposition et/ou autorités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,247 +4071,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825937v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection des territoires de la Bretagne dans le cyberespace</w:t>
+                <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne). Studies about “Bretagne 2.0” and “BZH Network”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Doctoriales du GDR TIC et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">5th Prato Community Informatics &amp; Development Informatics. ICTs for Social Inclusion: What is the Reality?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Monash University Australia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00333528v1</w:t>
+                <w:t xml:space="preserve">halshs-00333523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension à caractère linguistique et culturel point « .bzh ». Rencontre entre une demande sociale et une politique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les acteurs du régionalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne). Studies about “Bretagne 2.0” and “BZH Network”.</w:t>
+                <w:t xml:space="preserve">La projection des territoires de la Bretagne dans le cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Prato Community Informatics &amp; Development Informatics. ICTs for Social Inclusion: What is the Reality?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Monash University Australia, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Doctoriales du GDR TIC et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333523v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation(s) et territoire(s) de la Bretagne sur l'internet</w:t>
               </w:r>
@@ -4427,1107 +4427,1221 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiation scientifique par l’image. Usages, dispositifs et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Nozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edul. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre-échange. Vies du livre et pratiques des lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C&amp;F éditions, 2018, 9782915825763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites web et agentivité d’entités circulantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La médiation scientifique au prisme de l’image. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Nozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pourrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences numériques des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-78948-104-4</w:t>
+              <w:t xml:space="preserve">Médiation scientifique par l’image. Usages, dispositifs et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014005v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">deboeck supérieur ; adbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-160, 2023, Information et stratégie, 978-2-8073-5710-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_04096280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t>
+                <w:t xml:space="preserve">Sites web et agentivité d’entités circulantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t>
+              <w:t xml:space="preserve">Présences numériques des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-78948-104-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481880v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les traces numériques avec éthique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025902v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques numériques de lecture sur les plateformes d’édition ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser les traces numériques avec éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347102v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’open data et l’intelligence territoriale sont-ils économiquement et idéologiquement compatibles ? »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques numériques de lecture sur les plateformes d’édition ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence économique, théories et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979932v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà des traces numériques visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-9557005-1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859047v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’open data et l’intelligence territoriale sont-ils économiquement et idéologiquement compatibles ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNER. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t>
+              <w:t xml:space="preserve">Intelligence économique, théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972718v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des traces numériques visibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.103-218, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deps.more.2018.01.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883169v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles approches méthodologiques d'un « web territorial » ?</w:t>
+                <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanités et territoires numériques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01262286v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Open data : un acteur au service de l’espace public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5547,262 +5661,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert et Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique : enjeux, stratégies, opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 185-198, 2015, La communication électronique : enjeux, stratégies, opportunités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux noms de domaine génériques et ICANN: Un territoire en ligne au-delà des frontières classiques d’un territoire « physique » ?</w:t>
+                <w:t xml:space="preserve">Quelles approches méthodologiques d'un « web territorial » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Urbanités et territoires numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333764v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire et web: analyser la multiplicité des acteurs et la prolifération des signes</w:t>
+                <w:t xml:space="preserve">Nouveaux noms de domaine génériques et ICANN: Un territoire en ligne au-delà des frontières classiques d’un territoire « physique » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et débat public: les réseaux numériques au service de la démocratie? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Frontières numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333765v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et web: analyser la multiplicité des acteurs et la prolifération des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et débat public: les réseaux numériques au service de la démocratie? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on institutionnaliser le web? Le cas du « web régional breton »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique en sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5812,443 +5995,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notebooks et science ouverte : FAIR mieux</w:t>
+                <w:t xml:space="preserve">Formation labellisée à la science ouverte (FLSO) : vers une formation de formateur disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485968v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation labellisée à la science ouverte (FLSO) : vers une formation de formateur disciplinaire</w:t>
+                <w:t xml:space="preserve">Notebooks et science ouverte : FAIR mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lascombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544827v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web territorial et stratégies pour une intelligence territoriale numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01735189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6258,151 +6441,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6412,114 +6595,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et communication politique sur le « web régional breton »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2; Université Européenne de Bretagne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010REN20022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6587,51 +6770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6492E001"/>
+    <w:nsid w:val="40B39ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6735,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30EE8286"/>
+    <w:nsid w:val="F4D8D267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6969,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannig-lebechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-2238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148632513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ternumeric.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549986v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lascombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.173.0070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.4.131-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04371112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ricaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825937v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannig-lebechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-2238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148632513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ternumeric.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549986v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lascombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13428" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.173.0070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.4.131-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04371112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ricaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825937v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bayon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Nozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>