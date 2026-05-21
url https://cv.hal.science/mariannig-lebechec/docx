--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1071,282 +1071,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
+                <w:t xml:space="preserve">Autour du livre, de nouvelles pratiques alimentent l’intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iana Atanassova</w:t>
+                <w:t xml:space="preserve">Dominique Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465421v1</w:t>
+                <w:t xml:space="preserve">hal-02005533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du livre, de nouvelles pratiques alimentent l’intelligence collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécuriser le traitement des traces numériques dans le cadre du Règlement général sur la protection des données (RGPD) : anonymisation et pseudonymisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boullier</w:t>
+                <w:t xml:space="preserve">Marc Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.191.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005533v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books: why the Internet hasn’t killed them off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1365,239 +1365,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+                <w:t xml:space="preserve">Les territoires numériques de marques pour repenser les cadres d’analyse du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276000v1</w:t>
+                <w:t xml:space="preserve">hal-02465418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires numériques de marques pour repenser les cadres d’analyse du web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kembellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Eppstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465418v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les médiations pour le management de l’information dans un cluster culturel</w:t>
               </w:r>
@@ -2027,222 +2027,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés imaginées et signes transposables sur un 'web territorial</w:t>
+                <w:t xml:space="preserve">Modes de circulation du livre sur les réseaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 2, pp.113 - 126. </w:t>
+              <w:t xml:space="preserve">, 2014, Le livre numérique en questions, 43, pp.129 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.5737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.6031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365572v1</w:t>
+                <w:t xml:space="preserve">hal-02005574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de circulation du livre sur les réseaux numériques</w:t>
+                <w:t xml:space="preserve">Communautés imaginées et signes transposables sur un 'web territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Le livre numérique en questions, 43, pp.129 - 144. </w:t>
+              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 2, pp.113 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.5737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005574v1</w:t>
+                <w:t xml:space="preserve">hal-02365572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des territoires de la Bretagne sur l'internet. Essai d'analyse à travers des sites Web</w:t>
               </w:r>
@@ -2323,381 +2323,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémiotique et agencement de la propagation sur les médias numériques</w:t>
+                <w:t xml:space="preserve">Les méthodes mixtes pour mieux analyser les traces numériques autour de la communication scientifique sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les propagations : un nouveau paradigme pour les sciences sociales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jul 2025, Cerisy-La-Salle, France</w:t>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas. 610 - Avancées, dilemmes et défis des méthodes mixtes : de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280338v1</w:t>
+                <w:t xml:space="preserve">hal-05280309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes pour mieux analyser les traces numériques autour de la communication scientifique sur YouTube</w:t>
+                <w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Alloing</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e Congrès de l'Acfas. 610 - Avancées, dilemmes et défis des méthodes mixtes : de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280309v1</w:t>
+                <w:t xml:space="preserve">hal-05406583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t>
+                <w:t xml:space="preserve">Régulation algorithmique des affects pour construire des territoires numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Barrio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">92e Congrès de l'Acfas. Colloque 415 - Plateformes, IA générative et régulation algorithmique : perspectives critiques et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406583v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation algorithmique des affects pour construire des territoires numériques</w:t>
+                <w:t xml:space="preserve">Analyse sémiotique et agencement de la propagation sur les médias numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92e Congrès de l'Acfas. Colloque 415 - Plateformes, IA générative et régulation algorithmique : perspectives critiques et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Les propagations : un nouveau paradigme pour les sciences sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jul 2025, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280301v1</w:t>
+                <w:t xml:space="preserve">hal-05280338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polarisation à portée de clic</w:t>
               </w:r>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Papers et dissémination des données de la recherche : quelles pratiques en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Atanassova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DHNord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,217 +3018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture : librairies, bibliothèques, lecture en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques numériques de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats généraux de l’édition en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2019, Paris, EHESS, France</w:t>
+              <w:t xml:space="preserve">États généraux de l’édition dans le domaine des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371112v1</w:t>
+                <w:t xml:space="preserve">hal-02465433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques numériques de lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de lecture : librairies, bibliothèques, lecture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">États généraux de l’édition dans le domaine des sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Etats généraux de l’édition en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2019, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465433v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Digital Methods Meet Social Network Analysis: What Ethics?</w:t>
               </w:r>
@@ -4071,247 +4071,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825937v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne). Studies about “Bretagne 2.0” and “BZH Network”.</w:t>
+                <w:t xml:space="preserve">La projection des territoires de la Bretagne dans le cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Prato Community Informatics &amp; Development Informatics. ICTs for Social Inclusion: What is the Reality?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Monash University Australia, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Doctoriales du GDR TIC et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00333523v1</w:t>
+                <w:t xml:space="preserve">halshs-00333528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension à caractère linguistique et culturel point « .bzh ». Rencontre entre une demande sociale et une politique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les acteurs du régionalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La projection des territoires de la Bretagne dans le cyberespace</w:t>
+                <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne). Studies about “Bretagne 2.0” and “BZH Network”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Doctoriales du GDR TIC et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">5th Prato Community Informatics &amp; Development Informatics. ICTs for Social Inclusion: What is the Reality?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Monash University Australia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333528v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation(s) et territoire(s) de la Bretagne sur l'internet</w:t>
               </w:r>
@@ -4568,64 +4568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre-échange. Vies du livre et pratiques des lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C&amp;F éditions, 2018, 9782915825763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t>
@@ -5195,592 +5195,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des traces numériques visibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’open data et l’intelligence territoriale sont-ils économiquement et idéologiquement compatibles ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNER. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-9557005-1-8</w:t>
+              <w:t xml:space="preserve">Intelligence économique, théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883169v1</w:t>
+                <w:t xml:space="preserve">hal-01979932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’open data et l’intelligence territoriale sont-ils économiquement et idéologiquement compatibles ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
+                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence économique, théories et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.103-218, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deps.more.2018.01.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979932v1</w:t>
+                <w:t xml:space="preserve">hal-03859047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/deps.more.2018.01.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03859047v1</w:t>
+                <w:t xml:space="preserve">halshs-01972718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
+                <w:t xml:space="preserve">Au-delà des traces numériques visibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t>
+              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-9557005-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972718v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Open data : un acteur au service de l’espace public ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles approches méthodologiques d'un « web territorial » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication électronique : enjeux, stratégies, opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 185-198, 2015, La communication électronique : enjeux, stratégies, opportunités</w:t>
+              <w:t xml:space="preserve">Urbanités et territoires numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235934v1</w:t>
+                <w:t xml:space="preserve">halshs-01262286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles approches méthodologiques d'un « web territorial » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’Open data : un acteur au service de l’espace public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert et Lucas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanités et territoires numériques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">La communication électronique : enjeux, stratégies, opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 185-198, 2015, La communication électronique : enjeux, stratégies, opportunités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01262286v1</w:t>
+                <w:t xml:space="preserve">hal-01235934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux noms de domaine génériques et ICANN: Un territoire en ligne au-delà des frontières classiques d’un territoire « physique » ?</w:t>
               </w:r>
@@ -6003,203 +6003,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation labellisée à la science ouverte (FLSO) : vers une formation de formateur disciplinaire</w:t>
+                <w:t xml:space="preserve">Notebooks et science ouverte : FAIR mieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lascombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544827v1</w:t>
+                <w:t xml:space="preserve">hal-04485968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notebooks et science ouverte : FAIR mieux</w:t>
+                <w:t xml:space="preserve">Formation labellisée à la science ouverte (FLSO) : vers une formation de formateur disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485968v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web territorial et stratégies pour une intelligence territoriale numérique</w:t>
               </w:r>
@@ -6260,77 +6260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Policy and Social Network in Brittany (Bretagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,51 +6507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6770,51 +6770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B39ABF"/>
+    <w:nsid w:val="4830899A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6918,51 +6918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4D8D267"/>
+    <w:nsid w:val="A457E8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7152,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannig-lebechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-2238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148632513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ternumeric.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549986v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lascombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13428" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.173.0070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.4.131-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04371112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ricaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825937v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bayon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Nozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariannig-lebechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3205-2238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148632513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ternumeric.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549986v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lascombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13428" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.173.0070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2870" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.4.131-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04371112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ricaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825937v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Nozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>