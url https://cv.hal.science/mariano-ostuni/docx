--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -368,736 +368,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+                <w:t xml:space="preserve">Hydrogen Peroxide Diffusion Across the Red Blood Cell Membrane Occurs Mainly by Simple Diffusion Through the Lipid Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Romana</w:t>
+                <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+                <w:t xml:space="preserve">Ana Clara Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+                <w:t xml:space="preserve">Nicolas Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Claer</w:t>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+                <w:t xml:space="preserve">Isabelle Mouro-Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431607v1</w:t>
+                <w:t xml:space="preserve">hal-05527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha hemolysin of Escherichia coli induces a necrotic-like procoagulant state in platelets</w:t>
+                <w:t xml:space="preserve">Reframing thalassaemia syndrome as a benign haematopoietic stem cell disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenia Pérez Vázquez</w:t>
+                <w:t xml:space="preserve">Aurelio Maggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Tau</w:t>
+                <w:t xml:space="preserve">Mariasanta Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Florencia Leal Denis</w:t>
+                <w:t xml:space="preserve">Ali Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Fader</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rayan Bou-Fakhredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.06.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (2), pp.464-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524324v1</w:t>
+                <w:t xml:space="preserve">hal-05538301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+                <w:t xml:space="preserve">Alpha hemolysin of Escherichia coli induces a necrotic-like procoagulant state in platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenia Pérez Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774791v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide Diffusion Across the Red Blood Cell Membrane Occurs Mainly by Simple Diffusion Through the Lipid Fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mouro-Chanteloup</w:t>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.11.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05527761v1</w:t>
+                <w:t xml:space="preserve">hal-05431607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing thalassaemia syndrome as a benign haematopoietic stem cell disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Maggio</w:t>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariasanta Napolitano</w:t>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Taher</w:t>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Bou-Fakhredin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.19919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05538301v1</w:t>
+                <w:t xml:space="preserve">hal-04774791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress in Healthy and Pathological Red Blood Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The permeability of human red blood cell membranes to hydrogen peroxide is independent of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,429 +2331,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Dussiot</w:t>
+                <w:t xml:space="preserve">CX3CL1 homo-oligomerization drives cell-to-cell adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Saindoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65988-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03429293v1</w:t>
+                <w:t xml:space="preserve">inserm-02877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Sugier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05521980v1</w:t>
+                <w:t xml:space="preserve">halshs-03429293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 homo-oligomerization drives cell-to-cell adherence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Saindoy</w:t>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlline Guillou</w:t>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guellec</w:t>
+                <w:t xml:space="preserve">Hugo Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.9069. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65988-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02877584v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
               </w:r>
@@ -2856,77 +2856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo R Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490892v1</w:t>
@@ -3386,265 +3386,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Erythroblasts to Mature Red Blood Cells: Organelle Clearance in Mammals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic regulation of extracellular ATP in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Corradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01076⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (8), pp.1395-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20160879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331766v1</w:t>
+                <w:t xml:space="preserve">hal-05524348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic regulation of extracellular ATP in Escherichia coli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Erythroblasts to Mature Red Blood Cells: Organelle Clearance in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 474 (8), pp.1395-1416. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20160879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524348v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
               </w:r>
@@ -3892,427 +3892,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat submandibular glands secrete nanovesicles with NTPDase and 5′-nucleotidase activities</w:t>
+                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora A González</w:t>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Egido</w:t>
+                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia B Balcarcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín M Barbieri van Haaster</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.107-116. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-014-9437-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363754v1</w:t>
+                <w:t xml:space="preserve">hal-05431600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rat submandibular glands secrete nanovesicles with NTPDase and 5′-nucleotidase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+                <w:t xml:space="preserve">Débora A González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+                <w:t xml:space="preserve">Patricia Egido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noelia B Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín M Barbieri van Haaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-014-9437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05431600v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4463,64 +4463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,64 +4597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,307 +4842,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (18 kDa) ligand PK 11195 induces transient mitochondrial Ca 2+ release leading to transepithelial Cl − secretion in HT‐29 human colon cancer cells</w:t>
+                <w:t xml:space="preserve">Effect of translocator protein (18 kDa)‐ligand binding on neurotransmitter‐induced salivary secretion in rat submandibular glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+                <w:t xml:space="preserve">Omar Tumilasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Tonon</w:t>
+                <w:t xml:space="preserve">Estela Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Liliana Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 99 (11), pp.639-647. </w:t>
+              <w:t xml:space="preserve">, 2012, 100 (7), pp.427-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20070048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BC20070157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452253v1</w:t>
+                <w:t xml:space="preserve">hal-05452265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of translocator protein (18 kDa)‐ligand binding on neurotransmitter‐induced salivary secretion in rat submandibular glands</w:t>
+                <w:t xml:space="preserve">Translocator protein (18 kDa) ligand PK 11195 induces transient mitochondrial Ca 2+ release leading to transepithelial Cl − secretion in HT‐29 human colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Tumilasci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+                <w:t xml:space="preserve">Marie‐christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliana Contreras</w:t>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (7), pp.427-439. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 99 (11), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20070048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20070157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05452265v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">trans Arachidonic acid isomers inhibit NADPH-oxidase activity by direct interaction with enzyme components</w:t>
               </w:r>
@@ -5262,77 +5262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, pharmacological characterization and function of the 18 kDa translocator protein in rat small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ducroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fasseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,295 +5914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of translocator protein in inflammatory bowel disease: Potential diagnostic and treatment value</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+                <w:t xml:space="preserve">TRO40303, a new cardioprotective compound, inhibits mitochondrial permeability transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Fasseu</w:t>
+                <w:t xml:space="preserve">Gladys A. Ngoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (3), pp.696-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431599v1</w:t>
+                <w:t xml:space="preserve">inserm-00497589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRO40303, a new cardioprotective compound, inhibits mitochondrial permeability transition.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buisson</w:t>
+                <w:t xml:space="preserve">Overexpression of translocator protein in inflammatory bowel disease: Potential diagnostic and treatment value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeyah Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fasseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (9), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00497589v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
               </w:r>
@@ -7099,494 +7099,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry of ATP and metal cofactor interaction with the sarcoplasmic reticulum Ca2+–ATPase: A binding model accounting for radioisotopic and fluorescence results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STANDARDIZATION OF A SIMPLE METHOD TO STUDY WHOLE SALIVA: CLINICAL USE IN DIFFERENT PATHOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+                <w:t xml:space="preserve">Omar René Tumilasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo L Alonso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estela M. L. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana N. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Belforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro L. Arregger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta odontologica latinoamericana : AOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324364v1</w:t>
+                <w:t xml:space="preserve">hal-05324342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STANDARDIZATION OF A SIMPLE METHOD TO STUDY WHOLE SALIVA: CLINICAL USE IN DIFFERENT PATHOLOGIES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estela M. L. Cardoso</w:t>
+                <w:t xml:space="preserve">Stoichiometry of ATP and metal cofactor interaction with the sarcoplasmic reticulum Ca2+–ATPase: A binding model accounting for radioisotopic and fluorescence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora A González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana N. Contreras</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Belforte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermo L Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta odontologica latinoamericana : AOL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2006.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324342v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cholesterol recognition amino acid consensus sequence of the peripheral-type benzodiazepine receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau rôle pour le récepteur périphérique des benzodiazépines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2004-0308⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.240-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2005213240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324303v1</w:t>
+                <w:t xml:space="preserve">hal-05431593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau rôle pour le récepteur périphérique des benzodiazépines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the cholesterol recognition amino acid consensus sequence of the peripheral-type benzodiazepine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Xing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (3), pp.240-242. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.588-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2005213240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431593v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization and expression of PBR in rat gastric mucosa: stimulation of chloride secretion by PBR ligands</w:t>
               </w:r>
@@ -7932,51 +7932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitophagy in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-185, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8049,51 +8049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Protein Structure Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 654, Humana Press, pp.3-18, 2010, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8443,51 +8443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>