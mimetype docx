--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -368,736 +368,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide Diffusion Across the Red Blood Cell Membrane Occurs Mainly by Simple Diffusion Through the Lipid Fraction</w:t>
+                <w:t xml:space="preserve">Alpha hemolysin of Escherichia coli induces a necrotic-like procoagulant state in platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Orrico</w:t>
+                <w:t xml:space="preserve">Kenia Pérez Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Clara Lopez</w:t>
+                <w:t xml:space="preserve">Julia Tau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Silva</w:t>
+                <w:t xml:space="preserve">M. Florencia Leal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mouro-Chanteloup</w:t>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.11.031⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527761v1</w:t>
+                <w:t xml:space="preserve">hal-05524324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing thalassaemia syndrome as a benign haematopoietic stem cell disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Maggio</w:t>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariasanta Napolitano</w:t>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Taher</w:t>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Bou-Fakhredin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.19919⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538301v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha hemolysin of Escherichia coli induces a necrotic-like procoagulant state in platelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.06.001⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524324v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reframing thalassaemia syndrome as a benign haematopoietic stem cell disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariasanta Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bou-Fakhredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (2), pp.464-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431607v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Peroxide Diffusion Across the Red Blood Cell Membrane Occurs Mainly by Simple Diffusion Through the Lipid Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+                <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+                <w:t xml:space="preserve">Ana Clara Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Claer</w:t>
+                <w:t xml:space="preserve">Nicolas Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouro-Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.389-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774791v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress in Healthy and Pathological Red Blood Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The permeability of human red blood cell membranes to hydrogen peroxide is independent of aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Orrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,429 +2331,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 homo-oligomerization drives cell-to-cell adherence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Guellec</w:t>
+                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65988-w⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02877584v1</w:t>
+                <w:t xml:space="preserve">halshs-03429293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Moras</w:t>
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Dussiot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03429293v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CX3CL1 homo-oligomerization drives cell-to-cell adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Manceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+                <w:t xml:space="preserve">Emeline Saindoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Hattab</w:t>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sugier</w:t>
+                <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65988-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521980v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
               </w:r>
@@ -2856,77 +2856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo R Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490892v1</w:t>
@@ -3892,427 +3892,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data</w:t>
+                <w:t xml:space="preserve">Rat submandibular glands secrete nanovesicles with NTPDase and 5′-nucleotidase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Débora A González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+                <w:t xml:space="preserve">Patricia Egido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+                <w:t xml:space="preserve">Noelia B Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martín M Barbieri van Haaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11302-014-9437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431600v1</w:t>
+                <w:t xml:space="preserve">hal-05363754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat submandibular glands secrete nanovesicles with NTPDase and 5′-nucleotidase activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora A González</w:t>
+                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Egido</w:t>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia B Balcarcel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purinergic Signalling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11302-014-9437-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05363754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4463,64 +4463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,64 +4597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,307 +4842,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of translocator protein (18 kDa)‐ligand binding on neurotransmitter‐induced salivary secretion in rat submandibular glands</w:t>
+                <w:t xml:space="preserve">Translocator protein (18 kDa) ligand PK 11195 induces transient mitochondrial Ca 2+ release leading to transepithelial Cl − secretion in HT‐29 human colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Tumilasci</w:t>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Cardoso</w:t>
+                <w:t xml:space="preserve">Marie‐christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Contreras</w:t>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (7), pp.427-439. </w:t>
+              <w:t xml:space="preserve">, 2012, 99 (11), pp.639-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20070157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BC20070048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452265v1</w:t>
+                <w:t xml:space="preserve">hal-05452253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (18 kDa) ligand PK 11195 induces transient mitochondrial Ca 2+ release leading to transepithelial Cl − secretion in HT‐29 human colon cancer cells</w:t>
+                <w:t xml:space="preserve">Effect of translocator protein (18 kDa)‐ligand binding on neurotransmitter‐induced salivary secretion in rat submandibular glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Ducroc</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tumilasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Estela Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 99 (11), pp.639-647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BC20070048⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (7), pp.427-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20070157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05452253v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">trans Arachidonic acid isomers inhibit NADPH-oxidase activity by direct interaction with enzyme components</w:t>
               </w:r>
@@ -5262,77 +5262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, pharmacological characterization and function of the 18 kDa translocator protein in rat small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ducroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fasseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,295 +5914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRO40303, a new cardioprotective compound, inhibits mitochondrial permeability transition.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Paradis</w:t>
+                <w:t xml:space="preserve">Overexpression of translocator protein in inflammatory bowel disease: Potential diagnostic and treatment value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeyah Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys A. Ngoh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buisson</w:t>
+                <w:t xml:space="preserve">Francine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fasseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (9), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00497589v1</w:t>
+                <w:t xml:space="preserve">hal-05431599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of translocator protein in inflammatory bowel disease: Potential diagnostic and treatment value</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Fasseu</w:t>
+                <w:t xml:space="preserve">TRO40303, a new cardioprotective compound, inhibits mitochondrial permeability transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys A. Ngoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (3), pp.696-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431599v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
               </w:r>
@@ -7099,494 +7099,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STANDARDIZATION OF A SIMPLE METHOD TO STUDY WHOLE SALIVA: CLINICAL USE IN DIFFERENT PATHOLOGIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stoichiometry of ATP and metal cofactor interaction with the sarcoplasmic reticulum Ca2+–ATPase: A binding model accounting for radioisotopic and fluorescence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora A González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar René Tumilasci</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela M. L. Cardoso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermo L Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta odontologica latinoamericana : AOL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2006.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324342v1</w:t>
+                <w:t xml:space="preserve">hal-05324364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry of ATP and metal cofactor interaction with the sarcoplasmic reticulum Ca2+–ATPase: A binding model accounting for radioisotopic and fluorescence results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+                <w:t xml:space="preserve">STANDARDIZATION OF A SIMPLE METHOD TO STUDY WHOLE SALIVA: CLINICAL USE IN DIFFERENT PATHOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar René Tumilasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela M. L. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+                <w:t xml:space="preserve">Liliana N. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo L Alonso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Belforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro L. Arregger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta odontologica latinoamericana : AOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324364v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau rôle pour le récepteur périphérique des benzodiazépines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the cholesterol recognition amino acid consensus sequence of the peripheral-type benzodiazepine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Xing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2005213240⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431593v1</w:t>
+                <w:t xml:space="preserve">hal-05324303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cholesterol recognition amino acid consensus sequence of the peripheral-type benzodiazepine receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau rôle pour le récepteur périphérique des benzodiazépines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (3), pp.588-594. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.240-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2004-0308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2005213240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324303v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization and expression of PBR in rat gastric mucosa: stimulation of chloride secretion by PBR ligands</w:t>
               </w:r>
@@ -7932,51 +7932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitophagy in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-185, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8049,51 +8049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Protein Structure Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 654, Humana Press, pp.3-18, 2010, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8443,51 +8443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>