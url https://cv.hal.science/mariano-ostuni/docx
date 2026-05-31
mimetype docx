--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -66,8237 +66,8103 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
-[...7772 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitophagy in erythropoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Reta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Fader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitophagy in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-185, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-15260-3.00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant Overexpression of Mammalian TSPO Isoforms 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Senicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Protein Structure and Function Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1635, Springer New York, pp.1-25, 2017, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7151-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Membrane Protein Preparations: Measurement of Detergent Content and Ligand Binding After Proteoliposomes Reconstitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Iatmanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Protein Structure Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 654, Humana Press, pp.3-18, 2010, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacological inhibition of polrmt mimicking polrmt rare variants associated with sideroblastic anemia, strongly inhibits proliferation and differentiation of human erythroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Deleschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.4658-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-4658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha hemolysin of Escherichia coli induces a necrotic-like procoagulant state in platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenia Pérez Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial retention in mature red blood cells from patients with sickle cell disease is associated with stress erythropoiesis but not with proinflammatory state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐dominique Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ravion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hem3.70030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reframing thalassaemia syndrome as a benign haematopoietic stem cell disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariasanta Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bou-Fakhredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (2), pp.464-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Peroxide Diffusion Across the Red Blood Cell Membrane Occurs Mainly by Simple Diffusion Through the Lipid Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Orrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Clara Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouro-Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.389-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha hemolysin of E. coli induces hemolysis of human erythrocytes independently of toxin interaction with membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Andrés Saffioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Genetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Antonieta Daza Millone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiology of Red Cell Lineage: From Erythroblast Progenitors to Mature Red Blood Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (11), pp.9715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24119715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative Stress in Healthy and Pathological Red Blood Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Orrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13081262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanosensitive Pannexin 1 Activity Is Modulated by Stomatin in Human Red Blood Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Genetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Julio Schwarzbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.9401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23169401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission Electron Microscopy to Follow Ultrastructural Modifications of Erythroblasts Upon ex vivo Human Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dussouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Verbavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.791691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.791691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The permeability of human red blood cell membranes to hydrogen peroxide is independent of aquaporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Orrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Saliwonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Rodriguez-Grecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (1), pp.101503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Dynamics of Cell Volume and Cell Death in Human Erythrocytes Exposed to α-Hemolysin from Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saffioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Gonzal-Lebrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Alleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeostasis of extracellular ATP in uninfected RBCs from a Plasmodium falciparum culture and derived microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.183980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deficient mitophagy pathways in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suella Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐benoit Arlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (5), pp.988-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (4), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human erythroid differentiation requires VDAC1-mediated mitochondrial clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.257121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03429293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CX3CL1 homo-oligomerization drives cell-to-cell adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Saindoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlline Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65988-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02877584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Overview of Different Strategies to Recreate the Physiological Environment in Experimental Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Deleschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TSPO2 translocates 5‐aminolevulinic acid into human erythroleukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo R Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201900098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downregulation of Mitochondrial TSPO Inhibits Mitophagy and Reduces Enucleation During Human Terminal Erythropoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suella Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Larghero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versatile Dimerisation Process of Translocator Protein (TSPO) Revealed by an Extensive Sampling Based on a Coarse-Grained Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajas Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.3944-3957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.0c00246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salivary extracellular vesicles can modulate purinergic signalling in oral tissues by combined ectonucleoside triphosphate diphosphohydrolases and ecto-5′-nucleotidase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias M Barbieri van Haaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quinteros Villarruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Aníbal Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 463 (1-2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11010-019-03624-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATPe Dynamics in Protozoan Parasites. Adapt or Perish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María F Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Schachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10010016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic regulation of extracellular ATP in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Lilia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Corradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Florencia Leal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (8), pp.1395-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20160879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Erythroblasts to Mature Red Blood Cells: Organelle Clearance in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie D Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rat submandibular glands secrete nanovesicles with NTPDase and 5′-nucleotidase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora A González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Egido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia B Balcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín M Barbieri van Haaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purinergic Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11302-014-9437-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and validation of an atomic model for bacterial TSPO from electron microscopy density, evolutionary constraints, and biochemical and biophysical data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vaitinadapoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (2), pp.568-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translocator Protein-Mediated Stabilization of Mitochondrial Architecture during Inflammation Stress in Colonic Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeyah Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.e0152919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0152919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.1173-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.20149845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01095507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyrotropin receptor antibodies in parotid saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tumilasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arqueros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Tamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Houssay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (7), pp.412-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03349884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CX3CL1, a chemokine finely tuned to adhesion: critical roles of the stalk glycosylation and the membrane domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (12), pp.1173-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.20149845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translocator protein (18 kDa) ligand PK 11195 induces transient mitochondrial Ca 2+ release leading to transepithelial Cl − secretion in HT‐29 human colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (11), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20070048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of translocator protein (18 kDa)‐ligand binding on neurotransmitter‐induced salivary secretion in rat submandibular glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tumilasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (7), pp.427-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20070157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">trans Arachidonic acid isomers inhibit NADPH-oxidase activity by direct interaction with enzyme components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souabni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatgilialoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siafaka-Kapadai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1818 (9), pp.2314-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution, pharmacological characterization and function of the 18 kDa translocator protein in rat small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Anibal Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ducroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fasseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branislav Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (10), pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20080231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorial Discovery of Fluorescent Pharmacophores by Multicomponent Reactions in Droplet Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Burchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mugherli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Lacapère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Balakirev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (26), pp.10058-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204016e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRO40303, a New Cardioprotective Compound, Inhibits Mitochondrial Permeability Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys A Ngoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (3), pp.696-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overexpression of translocator protein in inflammatory bowel disease: Potential diagnostic and treatment value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leeyah Issop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Péranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fasseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (9), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRO40303, a new cardioprotective compound, inhibits mitochondrial permeability transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys A. Ngoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Assaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (3), pp.696-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.110.167486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b(558) in yeast: comparison with improved insect cell system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila B. Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the activity of the NADPH oxidase system by reactive oxygen species: influence of catalase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houee-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2-4), pp.166-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of functional mammal flavocytochrome b558 in yeast: Comparison with improved insect cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila B Lamanuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Bizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baciou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (6), pp.1179-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translocator protein (18 kDa) is involved in primitive erythropoiesis in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouzaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (12), pp.4181-4192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-129262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a functional immunoreceptor tyrosinebased switch motif in a 7-transmembrane-spanning receptor: role in the orexin receptor OX1R-driven apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadil El Firar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rouyer-Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (12), pp.4069-4080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-131367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a functional NTPDase in the endoplasmic reticulum of rat submandibular salivary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Egido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Peranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gl Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (6), pp.843-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33549/physiolres.931682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary and tertiary structures of the transmembrane domains of the translocator protein TSPO determined by NMR. Stabilization of the TSPO tertiary fold upon ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Coïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1778 (6), pp.1375-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2008.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and Characterization of Cholest-4-en-3-one, Oxime (TRO19622), a Novel Drug Candidate for Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Galéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322 (2), pp.709-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.123000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoichiometry of ATP and metal cofactor interaction with the sarcoplasmic reticulum Ca2+–ATPase: A binding model accounting for radioisotopic and fluorescence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora A González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo L Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2006.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STANDARDIZATION OF A SIMPLE METHOD TO STUDY WHOLE SALIVA: CLINICAL USE IN DIFFERENT PATHOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar René Tumilasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela M. L. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana N. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Belforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro L. Arregger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta odontologica latinoamericana : AOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.47-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the cholesterol recognition amino acid consensus sequence of the peripheral-type benzodiazepine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Xing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau rôle pour le récepteur périphérique des benzodiazépines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.240-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2005213240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional characterization and expression of PBR in rat gastric mucosa: stimulation of chloride secretion by PBR ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marazova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 286 (6), pp.G1069-G1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00290.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcium additional to that bound to the transport sites is required for full activation of the sarcoplasmic reticulum Ca-ATPase from skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Takara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano A. Ostuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452328v1</w:t>
+                <w:t xml:space="preserve">Gabriel Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1405 (1-3), pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-4889(98)00101-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8443,51 +8309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Reta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Colombo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15260-3.00008-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deleschaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dominique Hardy-Dessources" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ravion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia P&#233;rez V&#225;zquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Maggio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasanta Napolitano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Taher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bou-Fakhredin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Orrico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouro-Chanteloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.11.031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Can&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Andr&#233;s Saffioti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Genetet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonieta Daza Millone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.10.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Thomson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13081262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Julio Schwarzbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dussouchaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Secq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.791691" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Saliwonczyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Acosta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez-Grecco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saffioti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lauri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Can&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gonzal-Lebrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Alleva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020872" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.183980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Arlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17416" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sugier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201900098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.257121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saindoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65988-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155263" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo R Sugier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Larghero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Rao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Dugu&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c00246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora A. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quinteros Villarruel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano An&#237;bal Ostuni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-019-03624-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Bazzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Leal Denis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Schachter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10010016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Corradi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160879" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01076" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Egido" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia B Balcarcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n M Barbieri van Haaster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11302-014-9437-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vaitinadapoule" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacapere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Q4S0P9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ranzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152919" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01095507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20149845" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tumilasci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arqueros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Tamer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Houssay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03349884" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ducroc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Tonon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KMZ33V0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tumilasci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Cardoso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Contreras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souabni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatgilialoglu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siafaka-Kapadai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.04.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fasseu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vidic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521965v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugherli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Balakirev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204016e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schaller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paradis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A Ngoh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buisson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.110.167486" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21250" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys A. Ngoh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B. Lamanuzzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.02.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521957v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizouarn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baciou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houee-Levin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq518" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lamanuzzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila B Lamanuzzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rampon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouzaffour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufourcq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-129262" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452300v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil El Firar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voisin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rouyer-Fessard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-131367" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Egido" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peranzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Alonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Lacapere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.931682" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Michaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Drouot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gal&#233;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.123000" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324364v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L Alonso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2006.05.025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324342v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ren&#233; Tumilasci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M. L. Cardoso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana N. Contreras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Belforte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Arregger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431593v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2005213240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marazova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papadopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alonso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Takara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#225;nchez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4889(98)00101-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH67ZWFJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>