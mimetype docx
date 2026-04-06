--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,420 +100,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
+                <w:t xml:space="preserve">Les ports secondaires rouliers et ferries en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ports territoriaux et système maritime : défis et enjeux, 82, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04407981v1</w:t>
+                <w:t xml:space="preserve">hal-04292473v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE » - 38 – Le Parc de Véhicules d’Occasion (PVO) au port de Lomé (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE ». 39 – Dynamiques du trait de côte et du réseau routier à Aného (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports secondaires rouliers et ferries en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Lacoste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ports territoriaux et système maritime : défis et enjeux, 82, pp.21-42. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/cst.12575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292473v4</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports mineurs ? Le cas des villes-ports espagnoles, françaises et monégasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -584,178 +584,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouakchott, la ville synapses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La vulnérabilité des villes portuaires méditerranéennes françaises et italiennes au prisme des contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.26-34</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400189v1</w:t>
+                <w:t xml:space="preserve">hal-04380817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des villes portuaires méditerranéennes françaises et italiennes au prisme des contentieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouakchott, la ville synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.206-215</w:t>
+              <w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.26-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380817v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -773,51 +773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Natura 2000 en mer et le DOCOB (document d’objectifs) comme exemple de trajectoire géo-juridique des espaces protégés : un retour d’expérience français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,286 +862,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05057549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Serry</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641897v1</w:t>
+                <w:t xml:space="preserve">hal-04697629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697629v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,381 +1173,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports territoriaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouvelles perspectives des services maritimes Ro-Ro et portuaires post-Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roche</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lacoste</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence DEVPORT 2023 édition IV : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400589v1</w:t>
+                <w:t xml:space="preserve">hal-04401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sortie du Royaume-Uni de l’Union européenne : quelles réorganisations des services maritimes ro-ro (roll-in &amp; roll-off) et portuaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence DEVPORT 2023 édition IV : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369678v1</w:t>
+                <w:t xml:space="preserve">hal-04400589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives des services maritimes Ro-Ro et portuaires post-Brexit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La sortie du Royaume-Uni de l’Union européenne : quelles réorganisations des services maritimes ro-ro (roll-in &amp; roll-off) et portuaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401640v1</w:t>
+                <w:t xml:space="preserve">hal-04369678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des services ferroviaires de remorques non-accompagnées de / vers les ports secondaires rouliers et ferries en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1566,346 +1566,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the WHO report on environment and health in seaport cities: key findings and research gaps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd WHO-UfM Joint Webinar on “Environment and health in seaport cities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UfM-WHO Europe, Jul 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400640v1</w:t>
+                <w:t xml:space="preserve">halshs-03854259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions. ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An overview of the WHO report on environment and health in seaport cities: key findings and research gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyakim Ben-Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd WHO-UfM Joint Webinar on “Environment and health in seaport cities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UfM-WHO Europe, Jul 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401115v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires européennes : des impacts aux solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe congrès international du GIS d'Histoire &amp; Sciences de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1930,64 +1943,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainability analysis of European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU PARIS 2022 TIME FOR GEOGRAPHERS The Centennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,286 +2019,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03854259v1</w:t>
+                <w:t xml:space="preserve">hal-04401115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la sécurité de la navigation maritime dans le détroit de Messine : quels enjeux et quelles transformations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PECHELOCO : une valorisation pour le grand public d'une recherche sur la pêche de loisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Marino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roche</w:t>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Détroits/Straits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Les Journées SHS VALO en Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois; Université Picardie Jules Verne; Université de Lille; Université du Littoral Côte d'Opale, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400715v1</w:t>
+                <w:t xml:space="preserve">hal-04401694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondation de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
@@ -2300,298 +2287,311 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onshore and offshore solutions from an environmental and health perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La gestion de la sécurité de la navigation maritime dans le détroit de Messine : quels enjeux et quelles transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinar on “Environment and health in seaport cities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The World Health Organization (WHO) and the Union for the Mediterranean (UfM), Jun 2021, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Symposium international Détroits/Straits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400503v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European port cities: between congestion and pollution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Onshore and offshore solutions from an environmental and health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILI-VS Institut pour une logistique intelligente en Vallée de Seine Université Le Havre Normandie, Nov 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">webinar on “Environment and health in seaport cities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The World Health Organization (WHO) and the Union for the Mediterranean (UfM), Jun 2021, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400666v1</w:t>
+                <w:t xml:space="preserve">hal-04400503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECHELOCO : une valorisation pour le grand public d'une recherche sur la pêche de loisir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">European port cities: between congestion and pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées SHS VALO en Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois; Université Picardie Jules Verne; Université de Lille; Université du Littoral Côte d'Opale, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILI-VS Institut pour une logistique intelligente en Vallée de Seine Université Le Havre Normandie, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401694v1</w:t>
+                <w:t xml:space="preserve">hal-04400666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dunkerque, on ne s’en friche pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,619 +2608,822 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ensuring Safe Navigation in the Strait of Messina : Current Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anestis Gourgiotis ; Ανέστης Γουργιώτης; Georgios Tsilimigkas ; Γεώργιος Τσιλιμίγκας; Marios Hairdalis ; Μάριος Χαϊνταρλής. </w:t>
+              <w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France Προκλήσεις για τις παράκτιες και θαλάσσιεςπεριοχές στο πλαίσιο της κλιματικής αλλαγής.Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enastron, pp.242-258, 2025, 978-960-625-130-6</w:t>
+              <w:t xml:space="preserve">International Straits : A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Nijhoff, pp.371-395, 2026, International Straits of the World (volume 20), 978-90-04-72140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05433525v1</w:t>
+                <w:t xml:space="preserve">halshs-05568301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311122v1</w:t>
+                <w:t xml:space="preserve">hal-05571994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence portuaire : opération, innovation, projection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.265-286, 2024, Les Océanides</w:t>
+              <w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04492364v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Alix, Yann; Cariou, Pierre; Paquin, Jacques. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anestis Gourgiotis ; Ανέστης Γουργιώτης; Georgios Tsilimigkas ; Γεώργιος Τσιλιμίγκας; Marios Hairdalis ; Μάριος Χαϊνταρλής. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’INTELLIGENCE PORTUAIRE, Opération - Innovation - Projection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Editions EMS, pp.265-286, 2024, Économie et société, 978-2-37687-966-4</w:t>
+              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France Προκλήσεις για τις παράκτιες και θαλάσσιεςπεριοχές στο πλαίσιο της κλιματικής αλλαγής.Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enastron, pp.242-258, 2025, 978-960-625-130-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401318v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05433525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the safety of maritime navigation in the Strait of Messina: Current issues and changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STRAITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, In press</w:t>
+              <w:t xml:space="preserve">L'intelligence portuaire : opération, innovation, projection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.265-286, 2024, Les Océanides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400747v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04492364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Managing the safety of maritime navigation in the Strait of Messina: Current issues and changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STRAITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix, Yann; Cariou, Pierre; Paquin, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’INTELLIGENCE PORTUAIRE, Opération - Innovation - Projection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Editions EMS, pp.265-286, 2024, Économie et société, 978-2-37687-966-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pollution atmosphérique des navires : une cause majeure de vulnérabilité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bentirou Mathlouthi, Rahma (Dir.); Pomade, Adélie (Dir.; Becerra, Sylvia (Préf.); Favre, Anne-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité(s) Environnementale(s) : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.229-250, 2023, Environnement, 978-2-14-034476-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3230,310 +3433,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des activités humaines dans le cadre de l'élaboration du DOCOB du site Natura 2000 de la Baie de Chingoudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malorie Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche de loisir dans le Boulonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche de loisir dans le boulonnais - Parole de pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3543,310 +3746,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering energy transition and transport fluidity in European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of logistics in the functional transformation of the so-called maritime border between the British Isles and France in the context of Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3856,832 +4059,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Guide méthodologique de l’étude des activités récréatives émergentes sur l’archipel de Chausey, Marha-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univ lille; Université du Littoral Côte d'Opale - ULCO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521192v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique de l’étude des activités récréatives émergentes sur l’archipel de Chausey, Marha-3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Univ lille; Université du Littoral Côte d'Opale - ULCO. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410296v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha -MarHa A3T2C Rapport final -Ateliers sur les modifications à apporter sur le plan d'eau du PNM du Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille; Université du Littoral Côte d'Opale - ULCO. 2023, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha – MarHa A3T2 Rapport final - Approfondissement de la connaissance des évènements sportifs sur le Domaine Public Maritime du Parc Naturel Marin des Estuaires Picards et de la Mer d'Opale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnostic socio-économique sur les activités émergentes (kitesurf, paddle et kayak) dans l'archipel de Chausey FR2500079 et FR2510037 - Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">TVES ULR 4477. 2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TVES ULR 4477 Université de Lille; TVES ULR 4477 Université du littoral Côte d'Opale. 2022, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082451v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic socio-économique sur les activités émergentes (kitesurf, paddle et kayak) dans l'archipel de Chausey FR2500079 et FR2510037 - Rapport Final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha – MarHa A3T2 Rapport final - Approfondissement de la connaissance des évènements sportifs sur le Domaine Public Maritime du Parc Naturel Marin des Estuaires Picards et de la Mer d'Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">TVES ULR 4477 Université de Lille; TVES ULR 4477 Université du littoral Côte d'Opale. 2022, pp.68</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TVES ULR 4477. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877851v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ? (PEROPALE) -Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Carrard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université du Littoral - Côte d'Opale; Université de Lille (2018-..); TVES ULR 4477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux portuaires de l'adoption du GNL comme carburant Contextes, projets et stratégies des acteurs portuaires Rapport d'étude pour la Fondation SEFACIL Responsable scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Sefacil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02514721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’impact du chantier Calais Port 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport TVES-ULCO. 2019, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4828,51 +5031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>