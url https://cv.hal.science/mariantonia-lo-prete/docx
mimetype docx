--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -191,299 +191,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292473v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE » - 38 – Le Parc de Véhicules d’Occasion (PVO) au port de Lomé (Togo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735413v1</w:t>
+                <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE ». 39 – Dynamiques du trait de côte et du réseau routier à Aného (Togo)</w:t>
+                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE » - 38 – Le Parc de Véhicules d’Occasion (PVO) au port de Lomé (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21, pp.97</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735394v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE ». 39 – Dynamiques du trait de côte et du réseau routier à Aného (Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04407981v1</w:t>
+                <w:t xml:space="preserve">hal-04735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports mineurs ? Le cas des villes-ports espagnoles, françaises et monégasques</w:t>
               </w:r>
@@ -862,256 +862,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05057549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697629v1</w:t>
+                <w:t xml:space="preserve">hal-04641897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Serry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641897v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the WHO report on environment and health in seaport cities: key findings and research gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyakim Ben-Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,260 +1855,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires européennes : des impacts aux solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe congrès international du GIS d'Histoire &amp; Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292909v1</w:t>
+                <w:t xml:space="preserve">hal-04401115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainability analysis of European port cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires européennes : des impacts aux solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU PARIS 2022 TIME FOR GEOGRAPHERS The Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IVe congrès international du GIS d'Histoire &amp; Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401080v1</w:t>
+                <w:t xml:space="preserve">hal-04292909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sustainability analysis of European port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
+              <w:t xml:space="preserve">IGU PARIS 2022 TIME FOR GEOGRAPHERS The Centennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401115v1</w:t>
+                <w:t xml:space="preserve">hal-04401080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PECHELOCO : une valorisation pour le grand public d'une recherche sur la pêche de loisir</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European port cities: between congestion and pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3023,77 +3023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Séné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,90 +3230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Ducruet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alix, Yann; Cariou, Pierre; Paquin, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’INTELLIGENCE PORTUAIRE, Opération - Innovation - Projection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Editions EMS, pp.265-286, 2024, Économie et société, 978-2-37687-966-4</w:t>
@@ -3760,51 +3760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering energy transition and transport fluidity in European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3923,103 +3923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5031,51 +5031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>