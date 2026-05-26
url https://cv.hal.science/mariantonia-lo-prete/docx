--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -100,420 +100,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports secondaires rouliers et ferries en France</w:t>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Lacoste</w:t>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12575⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292473v4</w:t>
+                <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE » - 38 – Le Parc de Véhicules d’Occasion (PVO) au port de Lomé (Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04407981v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE » - 38 – Le Parc de Véhicules d’Occasion (PVO) au port de Lomé (Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE ». 39 – Dynamiques du trait de côte et du réseau routier à Aného (Togo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21, pp.96</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735413v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« LA PHOTO QUI TRANSPORTE ». 39 – Dynamiques du trait de côte et du réseau routier à Aného (Togo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les ports secondaires rouliers et ferries en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ports territoriaux et système maritime : défis et enjeux, 82, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735394v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292473v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports mineurs ? Le cas des villes-ports espagnoles, françaises et monégasques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -584,178 +584,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité des villes portuaires méditerranéennes françaises et italiennes au prisme des contentieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouakchott, la ville synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.206-215</w:t>
+              <w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.26-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380817v1</w:t>
+                <w:t xml:space="preserve">hal-04400189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouakchott, la ville synapses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La vulnérabilité des villes portuaires méditerranéennes françaises et italiennes au prisme des contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.26-34</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400189v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -773,51 +773,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Natura 2000 en mer et le DOCOB (document d’objectifs) comme exemple de trajectoire géo-juridique des espaces protégés : un retour d’expérience français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,51 +868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,381 +1173,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives des services maritimes Ro-Ro et portuaires post-Brexit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Conférence DEVPORT 2023 édition IV : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401640v1</w:t>
+                <w:t xml:space="preserve">hal-04400589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière en Méditerranée : un levier de développement pour les ports territoriaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sortie du Royaume-Uni de l’Union européenne : quelles réorganisations des services maritimes ro-ro (roll-in &amp; roll-off) et portuaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roche</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence DEVPORT 2023 édition IV : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400589v1</w:t>
+                <w:t xml:space="preserve">hal-04369678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sortie du Royaume-Uni de l’Union européenne : quelles réorganisations des services maritimes ro-ro (roll-in &amp; roll-off) et portuaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelles perspectives des services maritimes Ro-Ro et portuaires post-Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369678v1</w:t>
+                <w:t xml:space="preserve">hal-04401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des services ferroviaires de remorques non-accompagnées de / vers les ports secondaires rouliers et ferries en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1585,1013 +1585,1013 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
+              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions. ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03854259v1</w:t>
+                <w:t xml:space="preserve">hal-04401243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An overview of the WHO report on environment and health in seaport cities: key findings and research gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyakim Ben-Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions. ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd WHO-UfM Joint Webinar on “Environment and health in seaport cities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UfM-WHO Europe, Jul 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401243v1</w:t>
+                <w:t xml:space="preserve">hal-04400640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the WHO report on environment and health in seaport cities: key findings and research gaps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd WHO-UfM Joint Webinar on “Environment and health in seaport cities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UfM-WHO Europe, Jul 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400640v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque : un port au féminin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires européennes : des impacts aux solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI PARIS 2022 LE TEMPS DES GÉOGRAPHES Le Congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IVe congrès international du GIS d'Histoire &amp; Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401115v1</w:t>
+                <w:t xml:space="preserve">hal-04292909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires européennes : des impacts aux solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A sustainability analysis of European port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe congrès international du GIS d'Histoire &amp; Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">IGU PARIS 2022 TIME FOR GEOGRAPHERS The Centennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292909v1</w:t>
+                <w:t xml:space="preserve">hal-04401080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainability analysis of European port cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La croisière en Méditerranée et les villes portuaires : vers quel changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU PARIS 2022 TIME FOR GEOGRAPHERS The Centennial Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème édition du Colloque pluridisciplinaire AsTRES - L'agilité touristique en temps de crises : réplications, accélérations, réinventions.. ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401080v1</w:t>
+                <w:t xml:space="preserve">halshs-03854259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECHELOCO : une valorisation pour le grand public d'une recherche sur la pêche de loisir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées SHS VALO en Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois; Université Picardie Jules Verne; Université de Lille; Université du Littoral Côte d'Opale, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401694v1</w:t>
+                <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion de la sécurité de la navigation maritime dans le détroit de Messine : quels enjeux et quelles transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Symposium international Détroits/Straits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410398v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la sécurité de la navigation maritime dans le détroit de Messine : quels enjeux et quelles transformations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Onshore and offshore solutions from an environmental and health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Détroits/Straits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">webinar on “Environment and health in seaport cities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The World Health Organization (WHO) and the Union for the Mediterranean (UfM), Jun 2021, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400715v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onshore and offshore solutions from an environmental and health perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">European port cities: between congestion and pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">webinar on “Environment and health in seaport cities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The World Health Organization (WHO) and the Union for the Mediterranean (UfM), Jun 2021, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILI-VS Institut pour une logistique intelligente en Vallée de Seine Université Le Havre Normandie, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400503v1</w:t>
+                <w:t xml:space="preserve">hal-04400666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European port cities: between congestion and pollution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PECHELOCO : une valorisation pour le grand public d'une recherche sur la pêche de loisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILI-VS Institut pour une logistique intelligente en Vallée de Seine Université Le Havre Normandie, Nov 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Les Journées SHS VALO en Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois; Université Picardie Jules Verne; Université de Lille; Université du Littoral Côte d'Opale, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400666v1</w:t>
+                <w:t xml:space="preserve">hal-04401694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dunkerque, on ne s’en friche pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres professionnelles du Propeller Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,458 +2642,458 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring Safe Navigation in the Strait of Messina : Current Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Straits : A Multidisciplinary Approach</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05568301v1</w:t>
+                <w:t xml:space="preserve">hal-05571994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ensuring Safe Navigation in the Strait of Messina : Current Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Roche; Frédéric Davansant; Christophe Gibout; François H. Guiziou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Straits : A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Nijhoff, pp.371-395, 2026, International Straits of the World (volume 20), 978-90-04-72140-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571994v1</w:t>
+                <w:t xml:space="preserve">halshs-05568301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anestis Gourgiotis ; Ανέστης Γουργιώτης; Georgios Tsilimigkas ; Γεώργιος Τσιλιμίγκας; Marios Hairdalis ; Μάριος Χαϊνταρλής. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t>
+              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France Προκλήσεις για τις παράκτιες και θαλάσσιεςπεριοχές στο πλαίσιο της κλιματικής αλλαγής.Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enastron, pp.242-258, 2025, 978-960-625-130-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311122v1</w:t>
+                <w:t xml:space="preserve">halshs-05433525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisière et politiques littorales : les changements climatiques à la barre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regard croisé entre villes portuaires méditerranéennes. Quelle évolution et emprise spatiale de la croisière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anestis Gourgiotis ; Ανέστης Γουργιώτης; Georgios Tsilimigkas ; Γεώργιος Τσιλιμίγκας; Marios Hairdalis ; Μάριος Χαϊνταρλής. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronan Kerbiriou; Alain Bazille; Yann Alix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique ? Regards croisés entre la Grèce et la France Προκλήσεις για τις παράκτιες και θαλάσσιεςπεριοχές στο πλαίσιο της κλιματικής αλλαγής.Ανταλλαγή εμπειριών μεταξύ Ελλάδας και Γαλλίας</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enastron, pp.242-258, 2025, 978-960-625-130-6</w:t>
+              <w:t xml:space="preserve">Les Ports territoriaux : Ambition-Action-Anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.323-346, 2025, Collection les Océanides, 978-2-38630-318-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05433525v1</w:t>
+                <w:t xml:space="preserve">hal-05311122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Séné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,264 +3129,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the safety of maritime navigation in the Strait of Messina: Current issues and changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix, Yann; Cariou, Pierre; Paquin, Jacques. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STRAITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, In press</w:t>
+              <w:t xml:space="preserve">L’INTELLIGENCE PORTUAIRE, Opération - Innovation - Projection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Editions EMS, pp.265-286, 2024, Économie et société, 978-2-37687-966-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400747v1</w:t>
+                <w:t xml:space="preserve">hal-04401318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Managing the safety of maritime navigation in the Strait of Messina: Current issues and changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’INTELLIGENCE PORTUAIRE, Opération - Innovation - Projection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Editions EMS, pp.265-286, 2024, Économie et société, 978-2-37687-966-4</w:t>
+              <w:t xml:space="preserve">STRAITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401318v1</w:t>
+                <w:t xml:space="preserve">hal-04400747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution atmosphérique des navires : une cause majeure de vulnérabilité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bentirou Mathlouthi, Rahma (Dir.); Pomade, Adélie (Dir.; Becerra, Sylvia (Préf.); Favre, Anne-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité(s) Environnementale(s) : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.229-250, 2023, Environnement, 978-2-14-034476-3</w:t>
@@ -3447,77 +3447,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des activités humaines dans le cadre de l'élaboration du DOCOB du site Natura 2000 de la Baie de Chingoudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,64 +3565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche de loisir dans le Boulonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3653,64 +3653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche de loisir dans le boulonnais - Parole de pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3760,64 +3760,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering energy transition and transport fluidity in European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3848,64 +3848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of logistics in the functional transformation of the so-called maritime border between the British Isles and France in the context of Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3923,103 +3923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4067,289 +4067,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique de l’étude des activités récréatives émergentes sur l’archipel de Chausey, Marha-3</w:t>
+                <w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Andréa Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Univ lille; Université du Littoral Côte d'Opale - ULCO. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410296v1</w:t>
+                <w:t xml:space="preserve">hal-05521192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur les représentations des pratiquant·es des activités récréatives dans le cadre de l’élaboration du DOCOB du site Natura 2000 Baie de Txingudi (FR7200774)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide méthodologique de l’étude des activités récréatives émergentes sur l’archipel de Chausey, Marha-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Girault</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Université de Lille (France); Université du Littoral Côte d'Opale. 2024</w:t>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univ lille; Université du Littoral Côte d'Opale - ULCO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521192v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha -MarHa A3T2C Rapport final -Ateliers sur les modifications à apporter sur le plan d'eau du PNM du Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille; Université du Littoral Côte d'Opale - ULCO. 2023, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4361,328 +4361,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic socio-économique sur les activités émergentes (kitesurf, paddle et kayak) dans l'archipel de Chausey FR2500079 et FR2510037 - Rapport Final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha – MarHa A3T2 Rapport final - Approfondissement de la connaissance des évènements sportifs sur le Domaine Public Maritime du Parc Naturel Marin des Estuaires Picards et de la Mer d'Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">TVES ULR 4477 Université de Lille; TVES ULR 4477 Université du littoral Côte d'Opale. 2022, pp.68</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TVES ULR 4477. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877851v1</w:t>
+                <w:t xml:space="preserve">hal-04082451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Projet intégré LIFE 16 IPE/FR001 Marha – MarHa A3T2 Rapport final - Approfondissement de la connaissance des évènements sportifs sur le Domaine Public Maritime du Parc Naturel Marin des Estuaires Picards et de la Mer d'Opale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnostic socio-économique sur les activités émergentes (kitesurf, paddle et kayak) dans l'archipel de Chausey FR2500079 et FR2510037 - Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haultcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">TVES ULR 4477. 2022</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TVES ULR 4477 Université de Lille; TVES ULR 4477 Université du littoral Côte d'Opale. 2022, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082451v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ? (PEROPALE) -Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université du Littoral - Côte d'Opale; Université de Lille (2018-..); TVES ULR 4477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux portuaires de l'adoption du GNL comme carburant Contextes, projets et stratégies des acteurs portuaires Rapport d'étude pour la Fondation SEFACIL Responsable scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Sefacil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’impact du chantier Calais Port 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport TVES-ULCO. 2019, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5031,51 +5031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292473v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lacoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12575" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rizzuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyakim Ben-Hakoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wabnitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Graef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05433525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Hourcade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chapelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haultcoeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audouit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>