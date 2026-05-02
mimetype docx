--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -941,654 +941,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Music Training and Novel Word Learning: From Faster Semantic Encoding to Longer-lasting Word Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Status of the Initial Rise as a marker of Focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva C Dittinger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00997⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830915583082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626864v1</w:t>
+                <w:t xml:space="preserve">hal-01460039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pinto</w:t>
+                <w:t xml:space="preserve">Isabel Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Status of the Initial Rise as a marker of Focus in French</w:t>
+                <w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830915583082⟩</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460039v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726434v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Mercier</w:t>
+                <w:t xml:space="preserve">Professional Music Training and Novel Word Learning: From Faster Semantic Encoding to Longer-lasting Word Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva C Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Jäncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.1584-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143144v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic boundary strength guides syntactic parsing of French utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitch scaling and the internal structuring of the Intonation Phrase in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (1), pp.95-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When syntax meets prosody: tonal and duration variability in French Accentual Phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,204 +2123,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering a Focal Typology: Evidence from Spanish and Italian</w:t>
+                <w:t xml:space="preserve">Pitch accent alignment in Romance: primary and secondary associations with metrical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy L. Face</w:t>
+                <w:t xml:space="preserve">Pilar Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (2), pp.271-289</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (4), pp.359-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380688v1</w:t>
+                <w:t xml:space="preserve">hal-00316027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch accent alignment in Romance: primary and secondary associations with metrical structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Prieto</w:t>
+                <w:t xml:space="preserve">Reconsidering a Focal Typology: Evidence from Spanish and Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy L. Face</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (4), pp.359-396</w:t>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (2), pp.271-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316027v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonal alignment, scaling and slope in Italian question and statement tunes</w:t>
               </w:r>
@@ -3120,90 +3120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional music training and word meaning acquisition: from faster semantic encoding to longer-lasting word representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jänke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bilbao, Portugal. non paginé</w:t>
@@ -3848,217 +3848,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodic boundary effect on the syntactic parsing of French utterance fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
+              <w:t xml:space="preserve">Linguistic Symposium on Romance Languages 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863930v1</w:t>
+                <w:t xml:space="preserve">hal-01510202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic boundary effect on the syntactic parsing of French utterance fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Symposium on Romance Languages 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510202v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic cues of sarcastic speech in French: slower, higher, wider</w:t>
               </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3537-3541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,636 +4388,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510443v1</w:t>
+                <w:t xml:space="preserve">hal-01510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific contribution of tonal and duration cues to the syntactic parsing of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">Speech Prosody 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510681v1</w:t>
+                <w:t xml:space="preserve">hal-01510451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
+              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510447v1</w:t>
+                <w:t xml:space="preserve">hal-01510443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific contribution of tonal and duration cues to the syntactic parsing of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.147-150</w:t>
+              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510451v1</w:t>
+                <w:t xml:space="preserve">hal-01510681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodia oltre la f0: Tempo e Modalità</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there “shapers” and &amp;quot;aligners&amp;quot;? Individual differences in signalling pitch accent category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cangemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno dell'Associazione Italiana Scienze della Voce 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lecce, Italy. pp.12</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514843v1</w:t>
+                <w:t xml:space="preserve">hal-01514844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there “shapers” and &amp;quot;aligners&amp;quot;? Individual differences in signalling pitch accent category</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
+                <w:t xml:space="preserve">Prosodia oltre la f0: Tempo e Modalità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.120-123</w:t>
+              <w:t xml:space="preserve">Convegno dell'Associazione Italiana Scienze della Voce 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lecce, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514844v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local speech rate differences between questions and statements in Italian</w:t>
               </w:r>
@@ -5180,51 +5180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded register levels and prosodic phrasing in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,234 +5243,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prosodic marking of contrast in Romance sentence topic: evidence from Neapolitan Italian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Brunetti</w:t>
+                <w:t xml:space="preserve">Indices phonétiques et contraintes phonologiques: caractérisation du syntagme intermédiaire en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541974v1</w:t>
+                <w:t xml:space="preserve">hal-05224522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices phonétiques et contraintes phonologiques: caractérisation du syntagme intermédiaire en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">On the prosodic marking of contrast in Romance sentence topic: evidence from Neapolitan Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.77-80</w:t>
+              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224522v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accentual Phrase Boundaries and Lexical Access in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5502,316 +5502,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment perception of high intonational plateaux in Italian and German</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durational Cues and Prosodic Phrasing in French: Evidence for the Intermediate Phrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541971v1</w:t>
+                <w:t xml:space="preserve">hal-00463205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durational Cues and Prosodic Phrasing in French: Evidence for the Intermediate Phrase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">High peaks versus high plateaux in the identification of two pitch accents in Pisa Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463205v1</w:t>
+                <w:t xml:space="preserve">hal-00541972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peaks versus high plateaux in the identification of two pitch accents in Pisa Italian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Alignment perception of high intonational plateaux in Italian and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541972v1</w:t>
+                <w:t xml:space="preserve">hal-00541971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an Intermediate Phrase in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5862,51 +5862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can accentual phrase boundaries remove temporary lexical ambiguity in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pynte Joël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for 'soft' preplanning in tonal production: Initial scaling in Romance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,165 +6249,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific knowledge and syllable structure effects in the perception of tonal contrast</w:t>
+                <w:t xml:space="preserve">Language-specific knowledge and the perception of tonal contrasts in Italian and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Talk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Max Plank Institut for Psycholinguistics</w:t>
+              <w:t xml:space="preserve">141st Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Chicago, Illinois, USA, pp.2475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100494v1</w:t>
+                <w:t xml:space="preserve">inria-00100493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific knowledge and the perception of tonal contrasts in Italian and English</w:t>
+                <w:t xml:space="preserve">Language-specific knowledge and syllable structure effects in the perception of tonal contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141st Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Chicago, Illinois, USA, pp.2475</w:t>
+              <w:t xml:space="preserve">Invited Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Max Plank Institut for Psycholinguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100493v1</w:t>
+                <w:t xml:space="preserve">inria-00100494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Perception in Defining Tonal Targets and their Alignment</w:t>
               </w:r>
@@ -6766,51 +6766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a Square Peg in a Round Hole: Why Contour Shape Matters for Learning New Intonation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,242 +7504,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varieties of Italian and their Intonational Phonology</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sónia Frota And Pilar Prieto. </w:t>
+                <w:t xml:space="preserve">Sentence Modality and Tempo in Neapolitan Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquin Romero And Maria Riera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intonation in Romance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.40, 2015, 9780199685332</w:t>
+              <w:t xml:space="preserve">The Phonetics-Phonology Interface : Representations and methodologies. Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.109-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480811v1</w:t>
+                <w:t xml:space="preserve">hal-01480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence Modality and Tempo in Neapolitan Italian</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Joaquin Romero And Maria Riera. </w:t>
+                <w:t xml:space="preserve">Varieties of Italian and their Intonational Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Avesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sónia Frota And Pilar Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Phonetics-Phonology Interface : Representations and methodologies. Phonetics and Phonology in Iberia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.109-123, 2015</w:t>
+              <w:t xml:space="preserve">Intonation in Romance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.40, 2015, 9780199685332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480819v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-level approach to focus, phrasing and intonation in French</w:t>
               </w:r>
@@ -7751,51 +7751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.11-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7814,509 +7814,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic representations (Section on tonal alignment)</w:t>
+                <w:t xml:space="preserve">Phrasing, register level downstep and partial topic constructions in Neapolitan Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Abigail Cohn, Cécile Fougeron, and Marie Huffman. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gabriel And C. Lléo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.275-287, 2011, Oxford Handbooks</w:t>
+              <w:t xml:space="preserve">Hamburger Studies on Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, John Benjamins, 2011, 1571-4934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482606v1</w:t>
+                <w:t xml:space="preserve">hal-01482601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrasing, register level downstep and partial topic constructions in Neapolitan Italian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Tones to tunes: Effects of the f0 prenuclear region in the perception of Neapolitan statements and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Gabriel And C. Lléo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frota, Sonia And Elordieta, Gorka And Prieto, Pilar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamburger Studies on Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, John Benjamins, 2011, 1571-4934</w:t>
+              <w:t xml:space="preserve">Prosodic categories: production, perception and comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.207-230, 2011, Studies in Natural Language and Linguistic Theory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482601v1</w:t>
+                <w:t xml:space="preserve">hal-01482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tones to tunes: Effects of the f0 prenuclear region in the perception of Neapolitan statements and questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosodic representations (Section on tonal alignment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frota, Sonia And Elordieta, Gorka And Prieto, Pilar. </w:t>
+              <w:t xml:space="preserve">Abigail Cohn, Cécile Fougeron, and Marie Huffman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosodic categories: production, perception and comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.207-230, 2011, Studies in Natural Language and Linguistic Theory</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.275-287, 2011, Oxford Handbooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482600v1</w:t>
+                <w:t xml:space="preserve">hal-01482606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phonetics and phonology of intonational phrasing in Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Frota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Elordieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vigário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pilar Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t>
+              <w:t xml:space="preserve">Segmental and prosodic issues in Romance Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.131-154, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265188v1</w:t>
+                <w:t xml:space="preserve">hal-00142940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phonetics and phonology of intonational phrasing in Romance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Frota</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Pilar Prieto. </w:t>
+                <w:t xml:space="preserve">Albert Di Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Segmental and prosodic issues in Romance Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.131-154, 2007</w:t>
+              <w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142940v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t>
               </w:r>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Avesani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun, Sun-Ah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosodic Typology and Transcription: A Unified Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 23 p, 2001</w:t>
@@ -8674,51 +8674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic cues and phonological constraints in prosodic unit definition: evidence for the intermediate phrase in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8918,51 +8918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zanchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zampini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pancani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720986052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marmursztejn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919826334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2015-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675714000049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cavone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cangemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2013-0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Face" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili Fivela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Graux-Czachor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Origlia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avezani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Raposo de Medeiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380692v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gussenhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Elordieta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Terken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitermann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avesani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bocci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Crocco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Savino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zanchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zampini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pancani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720986052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marmursztejn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919826334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2015-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675714000049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cavone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cangemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2013-0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili Fivela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Face" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Graux-Czachor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Origlia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avezani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Raposo de Medeiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380692v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gussenhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Elordieta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Terken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitermann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avesani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bocci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Crocco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Savino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>