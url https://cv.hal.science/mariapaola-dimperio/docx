--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -941,654 +941,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Status of the Initial Rise as a marker of Focus in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional Music Training and Novel Word Learning: From Faster Semantic Encoding to Longer-lasting Word Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva C Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Jäncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830915583082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.1584-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460039v1</w:t>
+                <w:t xml:space="preserve">hal-01626864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t>
+                <w:t xml:space="preserve">The Status of the Initial Rise as a marker of Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830915583082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726434v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143144v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Music Training and Novel Word Learning: From Faster Semantic Encoding to Longer-lasting Word Representations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Elmer</w:t>
+                <w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00997⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626864v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic boundary strength guides syntactic parsing of French utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitch scaling and the internal structuring of the Intonation Phrase in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (1), pp.95-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When syntax meets prosody: tonal and duration variability in French Accentual Phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,204 +2123,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitch accent alignment in Romance: primary and secondary associations with metrical structure</w:t>
+                <w:t xml:space="preserve">Reconsidering a Focal Typology: Evidence from Spanish and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Prieto</w:t>
+                <w:t xml:space="preserve">Timothy L. Face</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (4), pp.359-396</w:t>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (2), pp.271-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00316027v1</w:t>
+                <w:t xml:space="preserve">hal-00380688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering a Focal Typology: Evidence from Spanish and Italian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pitch accent alignment in Romance: primary and secondary associations with metrical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy L. Face</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (2), pp.271-289</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (4), pp.359-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380688v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonal alignment, scaling and slope in Italian question and statement tunes</w:t>
               </w:r>
@@ -3120,90 +3120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional music training and word meaning acquisition: from faster semantic encoding to longer-lasting word representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Jänke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bilbao, Portugal. non paginé</w:t>
@@ -3848,217 +3848,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic boundary effect on the syntactic parsing of French utterance fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Symposium on Romance Languages 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510202v1</w:t>
+                <w:t xml:space="preserve">hal-00863930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of tonal and contextual cues to sarcasm in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodic boundary effect on the syntactic parsing of French utterance fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lola Fouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2013 - Phonetics and Phonology in Iberia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. pp.132-134</w:t>
+              <w:t xml:space="preserve">Linguistic Symposium on Romance Languages 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863930v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic cues of sarcastic speech in French: slower, higher, wider</w:t>
               </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Spini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3537-3541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,636 +4388,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
+              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510447v1</w:t>
+                <w:t xml:space="preserve">hal-01510443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific contribution of tonal and duration cues to the syntactic parsing of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.147-150</w:t>
+              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510451v1</w:t>
+                <w:t xml:space="preserve">hal-01510681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510443v1</w:t>
+                <w:t xml:space="preserve">hal-01510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific contribution of tonal and duration cues to the syntactic parsing of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">Speech Prosody 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510681v1</w:t>
+                <w:t xml:space="preserve">hal-01510451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there “shapers” and &amp;quot;aligners&amp;quot;? Individual differences in signalling pitch accent category</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
+                <w:t xml:space="preserve">Prosodia oltre la f0: Tempo e Modalità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cangemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.120-123</w:t>
+              <w:t xml:space="preserve">Convegno dell'Associazione Italiana Scienze della Voce 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lecce, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514844v1</w:t>
+                <w:t xml:space="preserve">hal-01514843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodia oltre la f0: Tempo e Modalità</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there “shapers” and &amp;quot;aligners&amp;quot;? Individual differences in signalling pitch accent category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Niebuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cangemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno dell'Associazione Italiana Scienze della Voce 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lecce, Italy. pp.12</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514843v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local speech rate differences between questions and statements in Italian</w:t>
               </w:r>
@@ -5180,51 +5180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded register levels and prosodic phrasing in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices phonétiques et contraintes phonologiques: caractérisation du syntagme intermédiaire en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accentual Phrase Boundaries and Lexical Access in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,51 +5508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durational Cues and Prosodic Phrasing in French: Evidence for the Intermediate Phrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High peaks versus high plateaux in the identification of two pitch accents in Pisa Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5685,64 +5685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment perception of high intonational plateaux in Italian and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an Intermediate Phrase in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5862,51 +5862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can accentual phrase boundaries remove temporary lexical ambiguity in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pynte Joël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for 'soft' preplanning in tonal production: Initial scaling in Romance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,165 +6249,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific knowledge and the perception of tonal contrasts in Italian and English</w:t>
+                <w:t xml:space="preserve">Language-specific knowledge and syllable structure effects in the perception of tonal contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141st Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Chicago, Illinois, USA, pp.2475</w:t>
+              <w:t xml:space="preserve">Invited Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Max Plank Institut for Psycholinguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100493v1</w:t>
+                <w:t xml:space="preserve">inria-00100494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-specific knowledge and syllable structure effects in the perception of tonal contrast</w:t>
+                <w:t xml:space="preserve">Language-specific knowledge and the perception of tonal contrasts in Italian and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Talk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Max Plank Institut for Psycholinguistics</w:t>
+              <w:t xml:space="preserve">141st Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Chicago, Illinois, USA, pp.2475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100494v1</w:t>
+                <w:t xml:space="preserve">inria-00100493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Perception in Defining Tonal Targets and their Alignment</w:t>
               </w:r>
@@ -6766,51 +6766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a Square Peg in a Round Hole: Why Contour Shape Matters for Learning New Intonation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,242 +7504,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence Modality and Tempo in Neapolitan Italian</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Joaquin Romero And Maria Riera. </w:t>
+                <w:t xml:space="preserve">Varieties of Italian and their Intonational Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Avesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sónia Frota And Pilar Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Phonetics-Phonology Interface : Representations and methodologies. Phonetics and Phonology in Iberia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.109-123, 2015</w:t>
+              <w:t xml:space="preserve">Intonation in Romance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.40, 2015, 9780199685332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480819v1</w:t>
+                <w:t xml:space="preserve">hal-01480811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varieties of Italian and their Intonational Phonology</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sónia Frota And Pilar Prieto. </w:t>
+                <w:t xml:space="preserve">Sentence Modality and Tempo in Neapolitan Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joaquin Romero And Maria Riera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intonation in Romance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.40, 2015, 9780199685332</w:t>
+              <w:t xml:space="preserve">The Phonetics-Phonology Interface : Representations and methodologies. Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.109-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480811v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-level approach to focus, phrasing and intonation in French</w:t>
               </w:r>
@@ -7751,51 +7751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.11-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7814,509 +7814,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrasing, register level downstep and partial topic constructions in Neapolitan Italian</w:t>
+                <w:t xml:space="preserve">Prosodic representations (Section on tonal alignment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Gabriel And C. Lléo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abigail Cohn, Cécile Fougeron, and Marie Huffman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamburger Studies on Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, John Benjamins, 2011, 1571-4934</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.275-287, 2011, Oxford Handbooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482601v1</w:t>
+                <w:t xml:space="preserve">hal-01482606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tones to tunes: Effects of the f0 prenuclear region in the perception of Neapolitan statements and questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phrasing, register level downstep and partial topic constructions in Neapolitan Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frota, Sonia And Elordieta, Gorka And Prieto, Pilar. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gabriel And C. Lléo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosodic categories: production, perception and comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.207-230, 2011, Studies in Natural Language and Linguistic Theory</w:t>
+              <w:t xml:space="preserve">Hamburger Studies on Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, John Benjamins, 2011, 1571-4934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482600v1</w:t>
+                <w:t xml:space="preserve">hal-01482601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic representations (Section on tonal alignment)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Tones to tunes: Effects of the f0 prenuclear region in the perception of Neapolitan statements and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abigail Cohn, Cécile Fougeron, and Marie Huffman. </w:t>
+              <w:t xml:space="preserve">Frota, Sonia And Elordieta, Gorka And Prieto, Pilar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.275-287, 2011, Oxford Handbooks</w:t>
+              <w:t xml:space="preserve">Prosodic categories: production, perception and comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.207-230, 2011, Studies in Natural Language and Linguistic Theory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482606v1</w:t>
+                <w:t xml:space="preserve">hal-01482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phonetics and phonology of intonational phrasing in Romance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Frota</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Pilar Prieto. </w:t>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Di Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Segmental and prosodic issues in Romance Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.131-154, 2007</w:t>
+              <w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142940v1</w:t>
+                <w:t xml:space="preserve">hal-00265188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phonetics and phonology of intonational phrasing in Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Frota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Elordieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vigário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pilar Prieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t>
+              <w:t xml:space="preserve">Segmental and prosodic issues in Romance Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.131-154, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265188v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tonal alignment on lexical identification in Italian</w:t>
               </w:r>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Avesani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun, Sun-Ah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosodic Typology and Transcription: A Unified Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 23 p, 2001</w:t>
@@ -8674,51 +8674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic cues and phonological constraints in prosodic unit definition: evidence for the intermediate phrase in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8918,51 +8918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zanchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zampini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pancani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720986052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marmursztejn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919826334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2015-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675714000049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cavone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cangemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2013-0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili Fivela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Face" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Graux-Czachor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Origlia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avezani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Raposo de Medeiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380692v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gussenhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Elordieta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100493v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Terken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitermann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avesani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bocci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Crocco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Savino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carignan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03348546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve&#8208;gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.08.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Zanchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zampini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pancani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723720986052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marmursztejn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919826334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dittinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;ncke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Elmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2015-0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952675714000049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cavone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cangemi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lp-2013-0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Face" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Prieto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili Fivela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz J&#228;nke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Graux-Czachor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Origlia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avezani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulides" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutugno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500737v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fouillaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Spini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-761" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Raposo de Medeiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380692v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gussenhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Elordieta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vig&#225;rio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Terken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitermann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Avesani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bocci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Crocco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482601v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482600v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Frota" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Savino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>