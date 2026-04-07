--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1018,365 +1018,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783002v1</w:t>
+                <w:t xml:space="preserve">hal-04807640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Neurology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.312 - 326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698822v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
+                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807640v1</w:t>
+                <w:t xml:space="preserve">hal-04698822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Processing Units Are Not Equivalent to Sentences: Evidence from Writing Tasks in Typical and Dyslexic Children</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition functions can be improved in children with autism spectrum disorders: An eye‐tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunction in inhibition and executive capabilities in children with autism spectrum disorder: An eye tracker study on memory guided saccades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,291 +2451,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252210885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935881v1</w:t>
+                <w:t xml:space="preserve">hal-03667317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brugulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.003151252210885. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667317v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short postural training session improves stability in patients with age-related macular degeneration</w:t>
               </w:r>
@@ -3047,746 +3047,746 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664498v1</w:t>
+                <w:t xml:space="preserve">hal-03149108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.558. </w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148895v1</w:t>
+                <w:t xml:space="preserve">hal-03149203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Salah</w:t>
+                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149203v1</w:t>
+                <w:t xml:space="preserve">hal-03664498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149108v1</w:t>
+                <w:t xml:space="preserve">hal-03148895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
+                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148932v1</w:t>
+                <w:t xml:space="preserve">inserm-02864401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
+                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7917. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02864401v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Developmental Eye Movement Test in French Children</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Steg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4255,382 +4255,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
+                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.816. </w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146146v1</w:t>
+                <w:t xml:space="preserve">hal-03148945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamsi Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.e95542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148945v1</w:t>
+                <w:t xml:space="preserve">hal-03149871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.e95542. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149871v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Instability in Subjects With Usher Syndrome</w:t>
               </w:r>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Razuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,542 +5492,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye movement and postural sway in dyslexic children during sitting and standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Razuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 686, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151002v1</w:t>
+                <w:t xml:space="preserve">hal-03152748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between eye movements and posture in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149844v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement and postural sway in dyslexic children during sitting and standing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanderveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.08.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152748v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between eye movements and posture in children with neurodevelopmental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (1), pp.61-67. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144394v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Based Oculomotor Training Improves Reading Abilities in Dyslexic Children: Results from A Pilot Study</w:t>
               </w:r>
@@ -6271,554 +6271,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
+                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150778v1</w:t>
+                <w:t xml:space="preserve">hal-03150799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
+                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Septier</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152744v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
+                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baud</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150799v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
+                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Scheid</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144511v1</w:t>
+                <w:t xml:space="preserve">hal-03152744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Age-Related Macular Degeneration on Postural Sway</w:t>
               </w:r>
@@ -6938,51 +6938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental study identifies the ages at which the processes involved in the perception of verticality and in postural stability occur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,261 +7036,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+                <w:t xml:space="preserve">Mariapia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186555v2</w:t>
+                <w:t xml:space="preserve">hal-03144544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariapia Bucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.163. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144544v1</w:t>
+                <w:t xml:space="preserve">hal-02186555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Screen Exposure on Vergence Components from Childhood to Adolescence</w:t>
               </w:r>
@@ -7517,278 +7517,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of visual inputs quality for postural stability in strabismic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Lions</w:t>
+                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hayette Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucile Colleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 617, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152705v1</w:t>
+                <w:t xml:space="preserve">hal-03145902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of visual inputs quality for postural stability in strabismic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Colleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.67. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145902v1</w:t>
+                <w:t xml:space="preserve">hal-03152705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between Dyslexic and Non-Dyslexic Children in the Performance of Phonological Visual-Auditory Recognition Tasks: An Eye-Tracking Study</w:t>
               </w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7885,173 +7885,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150965v1</w:t>
+                <w:t xml:space="preserve">hal-03150806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of face exploration on postural control in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8070,427 +8044,453 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (2), pp.178-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253 (10), pp.1629-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150806v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1370-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146083v1</w:t>
+                <w:t xml:space="preserve">hal-03151193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126 (7), pp.1370-1377. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151193v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Dual Task Performance during Anti-Saccades in Healthy Children</w:t>
               </w:r>
@@ -8704,655 +8704,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (11), pp.3175-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150084v1</w:t>
+                <w:t xml:space="preserve">hal-03152765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144342v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.169-177. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.1292-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151270v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152765v1</w:t>
+                <w:t xml:space="preserve">hal-03150084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
+                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (6), pp.1292-1300. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232 (3), pp.927-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150766v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in strabismic children: importance of proprioceptive information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,586 +9406,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
+                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Contenjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Kaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.796174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146060v1</w:t>
+                <w:t xml:space="preserve">hal-03145974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
+                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150764v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Lions</w:t>
+                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.3727-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149809v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150972v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kelley Kaye</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.796174. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145974v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing effects of prosaccades and antisaccades on postural stability.</w:t>
               </w:r>
@@ -10117,51 +10117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Visual Vertical and Postural Performance in Healthy Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10247,51 +10247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in strabismic children versus non strabismic age-matched children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10344,248 +10344,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reading and Visual Search: A Developmental Study in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149819v1</w:t>
+                <w:t xml:space="preserve">hal-03150034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and Visual Search: A Developmental Study in Normal Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70261. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150034v1</w:t>
+                <w:t xml:space="preserve">hal-03149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccades Improve Postural Control: A Developmental Study in Normal Children</w:t>
               </w:r>
@@ -10701,51 +10701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassibi Naziha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,51 +11548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12046,51 +12046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12768,51 +12768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties understanding implicitness in French elementary priority education classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,51 +14098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>