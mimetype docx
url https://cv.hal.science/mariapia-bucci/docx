--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -127,655 +127,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Stimulation of Plantar Mechanoreceptors Alter Visual Spatial Localization?</w:t>
+                <w:t xml:space="preserve">Immersive Rehabilitation Therapy (MoveR) Improves Postural and Visuo-Attentional Skills in Children with ADHD: A Clinical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Parreira</w:t>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfmk11010074⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life16020257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513164v1</w:t>
+                <w:t xml:space="preserve">hal-05490547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Rehabilitation Therapy (MoveR) Improves Postural and Visuo-Attentional Skills in Children with ADHD: A Clinical Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Stimulation of Plantar Mechanoreceptors Alter Visual Spatial Localization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Moscoso</w:t>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+                <w:t xml:space="preserve">Rodolfo Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 16 (2), pp.257. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life16020257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfmk11010074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490547v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
+                <w:t xml:space="preserve">Gaze Dispersion During a Sustained-Fixation Task as a Proxy of Visual Attention in Children with ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Ben Dhia</w:t>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chokri Naffeti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Hammouda</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
+              <w:t xml:space="preserve"> Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vision9030076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448477v1</w:t>
+                <w:t xml:space="preserve">hal-05448465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze Dispersion During a Sustained-Fixation Task as a Proxy of Visual Attention in Children with ADHD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Naffeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Moiroud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Helmi Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Omar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.76. </w:t>
+              <w:t xml:space="preserve">Pediatric Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vision9030076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448465v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Naffeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048139v1</w:t>
@@ -812,51 +812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -884,499 +884,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Semantic Memorization in Children with ADHD during a Paradigm of Motor Priming: Exploratory Findings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children11070787⟩</w:t>
+              <w:t xml:space="preserve">Neurology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.312 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698589v1</w:t>
+                <w:t xml:space="preserve">hal-04783002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807640v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783002v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increased Semantic Memorization in Children with ADHD during a Paradigm of Motor Priming: Exploratory Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Louisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Worms Ehrminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Humeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mylene Fefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children11070787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698822v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Processing Units Are Not Equivalent to Sentences: Evidence from Writing Tasks in Typical and Dyslexic Children</w:t>
               </w:r>
@@ -1401,64 +1401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Feltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (5), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,321 +1486,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition functions can be improved in children with autism spectrum disorders: An eye‐tracking study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pilot study to explore poor visual searching capabilities in children with ADHD: a tablet-based computerized test battery study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Aflalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jdn.10276⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2162122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109625v1</w:t>
+                <w:t xml:space="preserve">hal-04069126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study to explore poor visual searching capabilities in children with ADHD: a tablet-based computerized test battery study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inhibition functions can be improved in children with autism spectrum disorders: An eye‐tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2162122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jdn.10276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069126v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural and Proprioceptive Deficits Clinically Assessed in Children with Reading Disabilities: A Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scheveig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1828,914 +1828,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction in inhibition and executive capabilities in children with autism spectrum disorder: An eye tracker study on memory guided saccades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622965.2022.2042300⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252210885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667506v1</w:t>
+                <w:t xml:space="preserve">hal-03667317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor visuo-spatial orientation and path memorization in children with dyslexia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brugulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08039488.2021.1943705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03667815v1</w:t>
+                <w:t xml:space="preserve">hal-03935881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from ERP and Eye Movements as Markers of Language Dysfunction in Dyslexia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poor visuo-spatial orientation and path memorization in children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12010073⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08039488.2021.1943705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641338v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature brain structures were associated with poorer eye movement performance at 8 years of age in preterm born children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dysfunction in inhibition and executive capabilities in children with autism spectrum disorder: An eye tracker study on memory guided saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.16197⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2022.2042300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667295v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading performance in children with ADHD: an eye-tracking study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence from ERP and Eye Movements as Markers of Language Dysfunction in Dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11881-022-00269-x⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12010073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832444v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Immature brain structures were associated with poorer eye movement performance at 8 years of age in preterm born children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (3), pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667317v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Brugulat</w:t>
+                <w:t xml:space="preserve">Reading performance in children with ADHD: an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.552-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11881-022-00269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935881v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short postural training session improves stability in patients with age-related macular degeneration</w:t>
               </w:r>
@@ -2855,64 +2855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Vestibular and Cognitive Training Improves Oral Reading Fluency in Children with Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,3081 +2983,3081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149108v1</w:t>
+                <w:t xml:space="preserve">hal-03146146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamsi Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.e95542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149203v1</w:t>
+                <w:t xml:space="preserve">hal-03149871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664498v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148895v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02864401v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148932v1</w:t>
+                <w:t xml:space="preserve">hal-03149108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developmental Eye Movement Test in French Children</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (11), pp.978-983. </w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150855v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor behavior in children with autism spectrum disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361319882861⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069171v1</w:t>
+                <w:t xml:space="preserve">inserm-02864401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexic children need more robust information to resolve conflicting sensory situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katerina Lukasova</w:t>
+                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dys.1641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069159v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective visual vertical in patients with Usher syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Developmental Eye Movement Test in French Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/VES-200711⟩</w:t>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (11), pp.978-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152760v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oculomotor behavior in children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361319882861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148945v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dyslexic children need more robust information to resolve conflicting sensory situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Razuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Lukasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.1641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149871v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subjective visual vertical in patients with Usher syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle A Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.816. </w:t>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.275-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/VES-200711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146146v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Instability in Subjects With Usher Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Somatosensory Input Deficiency on Subjective Visual Vertical Perception in Children With Reading Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Tisné</w:t>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Audo</w:t>
+                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00830⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148980v1</w:t>
+                <w:t xml:space="preserve">hal-02351493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual training could be useful for improving reading capabilities in dyslexia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effect of Dual Task on Attentional Performance in Children With ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Razuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622965.2019.1646649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (67), pp.eCollection 2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2018.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144384v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Dual Task on Attentional Performance in Children With ADHD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual training could be useful for improving reading capabilities in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2018.00067⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2019.1646649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351477v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizziness and Convergence Insufficiency in Children: Screening and Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Instability in Subjects With Usher Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette R Wiener-Vacher</w:t>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney I. Wiener</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damir Mohamed</w:t>
+                <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2019.00025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364149v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Somatosensory Input Deficiency on Subjective Visual Vertical Perception in Children With Reading Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dizziness and Convergence Insufficiency in Children: Screening and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette R Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney I. Wiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Goulème</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+                <w:t xml:space="preserve">Rima Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Damir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1044. </w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2019.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351493v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different font sizes and of spaces between words on eye movement performance: An eye tracker study in dyslexic and non-dyslexic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Masulli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152723v1</w:t>
+                <w:t xml:space="preserve">hal-03149844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical disconjugacy during reading in dyslexic and non-dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanderveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Lions</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hung Thai-Van</w:t>
+                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151289v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movement and postural sway in dyslexic children during sitting and standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Razuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 686, pp.53-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between eye movements and posture in children with neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (1), pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+                <w:t xml:space="preserve">Effect of different font sizes and of spaces between words on eye movement performance: An eye tracker study in dyslexic and non-dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Debue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
+                <w:t xml:space="preserve">Stefano Rovetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151002v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Vertical disconjugacy during reading in dyslexic and non-dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Thai-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200907. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 671, pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149844v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Based Oculomotor Training Improves Reading Abilities in Dyslexic Children: Results from A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Carzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,103 +6143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of colored filters on reading capabilities in dyslexic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Razuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin-Fievez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.1-7. </w:t>
@@ -6271,554 +6271,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baud</w:t>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.4-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150799v1</w:t>
+                <w:t xml:space="preserve">hal-03152744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Scheid</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144511v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150778v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Septier</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152744v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Age-Related Macular Degeneration on Postural Sway</w:t>
               </w:r>
@@ -6938,77 +6938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental study identifies the ages at which the processes involved in the perception of verticality and in postural stability occur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7036,1517 +7036,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
+                <w:t xml:space="preserve">Differences between Dyslexic and Non-Dyslexic Children in the Performance of Phonological Visual-Auditory Recognition Tasks: An Eye-Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariapia Bucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0159190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144544v1</w:t>
+                <w:t xml:space="preserve">hal-03150114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Screen Exposure on Vergence Components from Childhood to Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Ophthalmology &amp; Eye Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19070/2332-290X-1500036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186555v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Screen Exposure on Vergence Components from Childhood to Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+                <w:t xml:space="preserve">Immaturity of Visual Fixations in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ophthalmology &amp; Eye Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.170-177. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19070/2332-290X-1500036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149227v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of Visual Fixations in Dyslexic Children</w:t>
+                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Tiadi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mariapia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.58. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150125v1</w:t>
+                <w:t xml:space="preserve">hal-03144544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayette Soufi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145902v1</w:t>
+                <w:t xml:space="preserve">hal-02186555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of visual inputs quality for postural stability in strabismic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Colleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 617, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between Dyslexic and Non-Dyslexic Children in the Performance of Phonological Visual-Auditory Recognition Tasks: An Eye-Tracking Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Seassau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayette Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Colleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0159190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150114v1</w:t>
+                <w:t xml:space="preserve">hal-03145902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253 (10), pp.1629-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150806v1</w:t>
+                <w:t xml:space="preserve">hal-03150965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of face exploration on postural control in healthy children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151203v1</w:t>
+                <w:t xml:space="preserve">hal-03150806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of face exploration on postural control in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 253 (10), pp.1629-1639. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (2), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150965v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151193v1</w:t>
+                <w:t xml:space="preserve">hal-03146083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121616. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1370-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146083v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Dual Task Performance during Anti-Saccades in Healthy Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Ajrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (5), pp.1510030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8574,1737 +8574,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of oculomotor tasks on postural control in dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Postural control in strabismic children: importance of proprioceptive information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00981⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149213v1</w:t>
+                <w:t xml:space="preserve">hal-03149741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152765v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232 (3), pp.927-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151270v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (6), pp.1292-1300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (11), pp.3175-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150766v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150084v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.1292-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144342v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in strabismic children: importance of proprioceptive information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of oculomotor tasks on postural control in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mélithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.156. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149741v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Saccades Improve Postural Control: A Developmental Study in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kelley Kaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
+              <w:t xml:space="preserve">Psicologia USP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145974v1</w:t>
+                <w:t xml:space="preserve">hal-02351464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146060v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150764v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149809v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.3727-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150972v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing effects of prosaccades and antisaccades on postural stability.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Contenjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Kaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3519-z⟩</w:t>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.796174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850979v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Performance in Healthy Children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differing effects of prosaccades and antisaccades on postural stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lazzareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (3), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3519-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619182v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in strabismic children versus non strabismic age-matched children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 251 (9), pp.2219-2225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10344,1463 +10331,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and Visual Search: A Developmental Study in Normal Children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
+                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Performance in Healthy Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70261. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.UNSP e79623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150034v1</w:t>
+                <w:t xml:space="preserve">hal-01619182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Reading and Visual Search: A Developmental Study in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149819v1</w:t>
+                <w:t xml:space="preserve">hal-03150034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccades Improve Postural Control: A Developmental Study in Normal Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia USP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81066. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351464v1</w:t>
+                <w:t xml:space="preserve">hal-03149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of the Oculomotor Saccade and Vergence Interaction in Dyslexic Children : Evidence from a Reading and Visual Search Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Effect of a Dual Task on Postural Control in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassibi Naziha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33458. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144533v1</w:t>
+                <w:t xml:space="preserve">hal-03137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-alignment of the eyes, with prisms and with eye surgery, affects postural stability differently in children with strabismus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Immaturity of the Oculomotor Saccade and Vergence Interaction in Dyslexic Children : Evidence from a Reading and Visual Search Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassibi Naziha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-011-1845-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137449v1</w:t>
+                <w:t xml:space="preserve">hal-03144533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic eye movements in children: a developmental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Re-alignment of the eyes, with prisms and with eye surgery, affects postural stability differently in children with strabismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 222 (1-2), pp.21-30. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 250 (6), pp.849-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-012-3192-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-011-1845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144368v1</w:t>
+                <w:t xml:space="preserve">hal-03137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Dual Task on Postural Control in Dyslexic Children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccadic eye movements in children: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (1-2), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-012-3192-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035301⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137554v1</w:t>
+                <w:t xml:space="preserve">hal-03144368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in vergence dynamics due to repetition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccades and Vergence Performance in a Population of Children with Vertigo and Clinically Assessed Abnormal Vergence Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jainta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (16), pp.1845-1852. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2011.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151311v1</w:t>
+                <w:t xml:space="preserve">hal-03146098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control during the Stroop Test in Dyslexic and Non Dyslexic Teenagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Changes in vergence dynamics due to repetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jainta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019272⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (16), pp.1845-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149675v1</w:t>
+                <w:t xml:space="preserve">hal-03151311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Reactive Saccades in Normal Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+                <w:t xml:space="preserve">Postural Control during the Stroop Test in Dyslexic and Non Dyslexic Teenagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Demule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Caroline Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (7), pp.4813. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e19272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.10-6626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150863v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in children with strabismus: Effect of eye surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
+                <w:t xml:space="preserve">Adaptation of Reactive Saccades in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ribot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.06.056⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (7), pp.4813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.10-6626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152384v1</w:t>
+                <w:t xml:space="preserve">hal-03150863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccades and Vergence Performance in a Population of Children with Vertigo and Clinically Assessed Abnormal Vergence Capabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Postural control in children with strabismus: Effect of eye surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bouet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23125. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146098v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
               </w:r>
@@ -11812,64 +11812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11903,51 +11903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12020,90 +12020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.325214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12137,90 +12137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12254,64 +12254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for frequent divergence impairment in French dyslexic children: deficit of convergence relaxation or of divergence per se?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,64 +12400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-dependent saccades in children with strabismus and in normals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (2), pp.264-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12516,64 +12516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconjugate memory-guided saccades to disparate targets: evidence for 3D sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zamfirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12682,51 +12682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihlstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,152 +12870,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potentials and Eye movements’ recordings in French students with dyslexia during a phonological lexical decision task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le traitement visuel de la lecture chez les enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">4e assises de l'orthoptie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNRIO; SNAO, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847342v1</w:t>
+                <w:t xml:space="preserve">hal-04072499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits posturaux et visuels chez les enfants avec troubles neuro-développementaux : pistes de rééducation visuo-posturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès d’Optométrie et de Contactologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Optométristes de France (AOF), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13034,484 +13008,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
+                <w:t xml:space="preserve">Event-related potentials and Eye movements’ recordings in French students with dyslexia during a phonological lexical decision task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 22nd Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847283v1</w:t>
+                <w:t xml:space="preserve">hal-03847342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement visuel de la lecture chez les enfants dyslexiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e assises de l'orthoptie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNRIO; SNAO, Mar 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072499v1</w:t>
+                <w:t xml:space="preserve">hal-03847283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual searching capabilities in Usher patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les mouvements oculaires chez les enfants avec un trouble du spectre autistique (TSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Usher info Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Centres Experts FondaMental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072059v1</w:t>
+                <w:t xml:space="preserve">hal-04107647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des mouvements oculaires après une rééducation visuo-attentionale chez des enfants avec hyperactivité ou dyslexie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visual searching capabilities in Usher patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette R Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Désordres Oculomoteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suricog, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">International Usher info Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107675v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements oculaires chez les enfants avec un trouble du spectre autistique (TSA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration des mouvements oculaires après une rééducation visuo-attentionale chez des enfants avec hyperactivité ou dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centres Experts FondaMental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Désordres Oculomoteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suricog, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107647v1</w:t>
+                <w:t xml:space="preserve">hal-04107675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits posturaux et visuels chez les enfants avec troubles neuro-développementaux (DYS-TDAH–TSA) : perspectives de rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société francophone d’études et de recherche en orthoptie (SFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13568,103 +13568,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades in Dyslexic Children: Evidence for Immaturity of Oculomotor Cortical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Nassibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taeko Wydell; Liory Fern-Pollak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyslexia - A Comprehensive and International Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13747,51 +13747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement au service de l’apprentissage du langage. Le cas spécifique du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13867,51 +13867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14098,51 +14098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>