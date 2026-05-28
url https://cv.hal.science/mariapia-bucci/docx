--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -127,655 +127,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Rehabilitation Therapy (MoveR) Improves Postural and Visuo-Attentional Skills in Children with ADHD: A Clinical Study</w:t>
+                <w:t xml:space="preserve">Does Stimulation of Plantar Mechanoreceptors Alter Visual Spatial Localization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Caldani</w:t>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Moscoso</w:t>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Rodolfo Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life16020257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk11010074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490547v1</w:t>
+                <w:t xml:space="preserve">hal-05513164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Stimulation of Plantar Mechanoreceptors Alter Visual Spatial Localization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive Rehabilitation Therapy (MoveR) Improves Postural and Visuo-Attentional Skills in Children with ADHD: A Clinical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Parreira</w:t>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11, </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk11010074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life16020257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513164v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze Dispersion During a Sustained-Fixation Task as a Proxy of Visual Attention in Children with ADHD</w:t>
+                <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Moiroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Moscoso</w:t>
+                <w:t xml:space="preserve">Amal Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Michel</w:t>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Chokri Naffeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vision9030076⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448465v1</w:t>
+                <w:t xml:space="preserve">hal-05448477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaze Dispersion During a Sustained-Fixation Task as a Proxy of Visual Attention in Children with ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmi Ben Saad</w:t>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Hammouda</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.46. </w:t>
+              <w:t xml:space="preserve"> Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vision9030076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448477v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Cognitive and Motor Training Improves Reading, Writing and Motor Coordination in Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Naffeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pediatric17020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048139v1</w:t>
@@ -812,51 +812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -884,499 +884,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased Semantic Memorization in Children with ADHD during a Paradigm of Motor Priming: Exploratory Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Louisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Worms Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Fefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11070787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783002v1</w:t>
+                <w:t xml:space="preserve">hal-04698589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Developmental Neuroscience, 14 (12), pp.1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698822v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eye Tracker Study on the Understanding of Implicitness in French Elementary School Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Visuo-Attentional and Phonological Deficits Explored in French Students with Dyslexia: Eye Movements Recorded during a Phonological Lexical Decision Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci14121195⟩</w:t>
+              <w:t xml:space="preserve">Neurology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.312 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/neurolint16020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807640v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Semantic Memorization in Children with ADHD during a Paradigm of Motor Priming: Exploratory Findings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eye Movements and Postural Control in Children; Biomarkers of Neurodevelopmental Disorders: Evidences Toward New Forms of Therapeutic Intervention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Worms Ehrminger</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Fefeu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.787. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children11070787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40817-024-00172-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698589v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Processing Units Are Not Equivalent to Sentences: Evidence from Writing Tasks in Typical and Dyslexic Children</w:t>
               </w:r>
@@ -1401,64 +1401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Feltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (5), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,321 +1486,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study to explore poor visual searching capabilities in children with ADHD: a tablet-based computerized test battery study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inhibition functions can be improved in children with autism spectrum disorders: An eye‐tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2162122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jdn.10276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069126v1</w:t>
+                <w:t xml:space="preserve">hal-04109625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition functions can be improved in children with autism spectrum disorders: An eye‐tracking study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pilot study to explore poor visual searching capabilities in children with ADHD: a tablet-based computerized test battery study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Aflalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jdn.10276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08039488.2022.2162122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109625v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural and Proprioceptive Deficits Clinically Assessed in Children with Reading Disabilities: A Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Scheveig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1828,914 +1828,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dysfunction in inhibition and executive capabilities in children with autism spectrum disorder: An eye tracker study on memory guided saccades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2022.2042300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667317v1</w:t>
+                <w:t xml:space="preserve">hal-03667506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poor visuo-spatial orientation and path memorization in children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08039488.2021.1943705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935881v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor visuo-spatial orientation and path memorization in children with dyslexia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence from ERP and Eye Movements as Markers of Language Dysfunction in Dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08039488.2021.1943705⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12010073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667815v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction in inhibition and executive capabilities in children with autism spectrum disorder: An eye tracker study on memory guided saccades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immature brain structures were associated with poorer eye movement performance at 8 years of age in preterm born children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622965.2022.2042300⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (3), pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.16197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667506v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from ERP and Eye Movements as Markers of Language Dysfunction in Dyslexia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reading performance in children with ADHD: an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12010073⟩</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.552-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-022-00269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641338v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature brain structures were associated with poorer eye movement performance at 8 years of age in preterm born children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immaturity of Oculomotor Capabilities During a Reading Task in Children Born Prematurely: An Eye Tracker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.16197⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252210885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221088548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667295v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading performance in children with ADHD: an eye-tracking study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Caldani</w:t>
+                <w:t xml:space="preserve">A New Immersive Rehabilitation Therapy (MoveR) Improves More Than Classical Visual Training Visual Perceptual Skills in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brugulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (3), pp.552-565. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-022-00269-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832444v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short postural training session improves stability in patients with age-related macular degeneration</w:t>
               </w:r>
@@ -2855,64 +2855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Vestibular and Cognitive Training Improves Oral Reading Fluency in Children with Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,3081 +2983,3081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146146v1</w:t>
+                <w:t xml:space="preserve">hal-03149203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149871v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148945v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Moscoso</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664498v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attentional Training Improves Reading Capabilities in Children with Dyslexia: An Eye Tracker Study During a Reading Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10080558⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148895v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02864401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Functioning in Children with Neurodevelopmental Disorders Using the Functional Head Impulse Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Atzori</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03149108v1</w:t>
+                <w:t xml:space="preserve">hal-03148932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Visual Search Training on Saccades in Age-related Macular Degeneration Subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Developmental Eye Movement Test in French Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.62-71. </w:t>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (11), pp.978-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874609812666190913125705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149203v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short rehabilitation training program may improve postural control in children with autism spectrum disorders: preliminary evidences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oculomotor behavior in children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Steg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64922-4⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361319882861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02864401v1</w:t>
+                <w:t xml:space="preserve">hal-04069171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment in Attention Focus During the Posner Cognitive Task in Children With ADHD: An Eye Tracker Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Septier</w:t>
+                <w:t xml:space="preserve">Dyslexic children need more robust information to resolve conflicting sensory situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Razuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Lukasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.00484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148932v1</w:t>
+                <w:t xml:space="preserve">hal-04069159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developmental Eye Movement Test in French Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Subjective visual vertical in patients with Usher syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moetez Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle A Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/VES-200711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150855v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor behavior in children with autism spectrum disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pursuit eye movements in dyslexic children: evidence for an immaturity of brain oculomotor structures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361319882861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.13.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069171v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexic children need more robust information to resolve conflicting sensory situations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of Balance Training on Postural Control of Children with Attention Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamsi Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dys.1641⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.e95542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/ijp.95542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069159v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective visual vertical in patients with Usher syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improvement of Pursuit Eye Movement Alterations after Short Visuo-Attentional Training in ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.275-282. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/VES-200711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152760v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Somatosensory Input Deficiency on Subjective Visual Vertical Perception in Children With Reading Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Instability in Subjects With Usher Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Goulème</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+                <w:t xml:space="preserve">Maud Tisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01044⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351493v1</w:t>
+                <w:t xml:space="preserve">hal-03148980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Dual Task on Attentional Performance in Children With ADHD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual training could be useful for improving reading capabilities in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2019.1646649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnint.2018.00067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351477v1</w:t>
+                <w:t xml:space="preserve">hal-03144384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual training could be useful for improving reading capabilities in dyslexia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effect of Dual Task on Attentional Performance in Children With ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Razuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (67), pp.eCollection 2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2018.00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21622965.2019.1646649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144384v1</w:t>
+                <w:t xml:space="preserve">hal-02351477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Instability in Subjects With Usher Syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dizziness and Convergence Insufficiency in Children: Screening and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+                <w:t xml:space="preserve">Sylvette R Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Audo</w:t>
+                <w:t xml:space="preserve">Sidney I. Wiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00830⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2019.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148980v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizziness and Convergence Insufficiency in Children: Screening and Management</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Somatosensory Input Deficiency on Subjective Visual Vertical Perception in Children With Reading Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Obeid</w:t>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damir Mohamed</w:t>
+                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.25. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnint.2019.00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364149v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of different font sizes and of spaces between words on eye movement performance: An eye tracker study in dyslexic and non-dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco Masulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rovetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149844v1</w:t>
+                <w:t xml:space="preserve">hal-03152723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Vertical disconjugacy during reading in dyslexic and non-dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 671, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151002v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movement and postural sway in dyslexic children during sitting and standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Razuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 686, pp.53-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between eye movements and posture in children with neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (1), pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different font sizes and of spaces between words on eye movement performance: An eye tracker study in dyslexic and non-dyslexic children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Rovetta</w:t>
+                <w:t xml:space="preserve">Michel Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanderveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152723v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical disconjugacy during reading in dyslexic and non-dyslexic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Developmental Eye Movement test and dyslexic children: A pilot study with eye movement recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 671, pp.82-87. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151289v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Based Oculomotor Training Improves Reading Abilities in Dyslexic Children: Results from A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Carzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,103 +6143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of colored filters on reading capabilities in dyslexic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Razuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Perrin-Fievez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Angelo Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.1-7. </w:t>
@@ -6271,554 +6271,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Septier</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Tringali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152744v1</w:t>
+                <w:t xml:space="preserve">hal-03150799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150778v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis in children born prematurely</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oculomotor Abnormalities in Children with Attention-Deficit/Hyperactivity Disorder Are Improved by Methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baud</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cap.2016.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150799v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant validity of spatial and temporal postural index in children with neurodevelopmental disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Motor impairment in children with autistic spectrum disorder and in children with attention deficit hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Scheid</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of Mental Health &amp; Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2017.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144511v1</w:t>
+                <w:t xml:space="preserve">hal-03152744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Age-Related Macular Degeneration on Postural Sway</w:t>
               </w:r>
@@ -6938,77 +6938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental study identifies the ages at which the processes involved in the perception of verticality and in postural stability occur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Tringali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7036,1517 +7036,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between Dyslexic and Non-Dyslexic Children in the Performance of Phonological Visual-Auditory Recognition Tasks: An Eye-Tracking Study</w:t>
+                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Tiadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Mariapia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159190⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150114v1</w:t>
+                <w:t xml:space="preserve">hal-03144544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Screen Exposure on Vergence Components from Childhood to Adolescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ophthalmology &amp; Eye Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19070/2332-290X-1500036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149227v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaturity of Visual Fixations in Dyslexic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Instability in Children with ADHD Is Improved by Methylphenidate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Stordeur</w:t>
+                <w:t xml:space="preserve">Influence of Screen Exposure on Vergence Components from Childhood to Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Acquaviva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.163. </w:t>
+              <w:t xml:space="preserve">International Journal of Ophthalmology &amp; Eye Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.170-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19070/2332-290X-1500036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144544v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayette Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Colleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186555v2</w:t>
+                <w:t xml:space="preserve">hal-03145902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of visual inputs quality for postural stability in strabismic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Colleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 617, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Proprioceptive Information for Postural Control in Children with Strabismus before and after Strabismus Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differences between Dyslexic and Non-Dyslexic Children in the Performance of Phonological Visual-Auditory Recognition Tasks: An Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.67. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0159190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2016.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145902v1</w:t>
+                <w:t xml:space="preserve">hal-03150114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150965v1</w:t>
+                <w:t xml:space="preserve">hal-03150806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor tasks affect differently postural control in healthy children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effect of face exploration on postural control in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (2), pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150806v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of face exploration on postural control in healthy children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal analyses of posture in strabismic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (2), pp.178-185. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253 (10), pp.1629-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-015-3134-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151203v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1370-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146083v1</w:t>
+                <w:t xml:space="preserve">hal-03151193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal analysis of postural control in dyslexic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Capability in Children Born Prematurely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126 (7), pp.1370-1377. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151193v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Dual Task Performance during Anti-Saccades in Healthy Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Ajrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports and Exercise Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (5), pp.1510030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8574,1724 +8574,1737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in strabismic children: importance of proprioceptive information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The influence of oculomotor tasks on postural control in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mélithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00156⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149741v1</w:t>
+                <w:t xml:space="preserve">hal-03149213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Tiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (11), pp.3175-3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150084v1</w:t>
+                <w:t xml:space="preserve">hal-03152765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Désirée Ezane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144342v1</w:t>
+                <w:t xml:space="preserve">hal-03151270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical saccades in dyslexic children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (11), pp.3175-3181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.1292-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.07.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03152765v1</w:t>
+                <w:t xml:space="preserve">hal-03150766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal postural analysis: a developmental study in healthy children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Binocular saccade coordination in reading and visual search: a developmental study in typical reader and dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2014.08.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151270v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual attention on postural control in children with attentiondeficit/hyperactivity disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vertical saccades in children: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.03.029⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 232 (3), pp.927-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3805-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150766v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of oculomotor tasks on postural control in dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Postural control in strabismic children: importance of proprioceptive information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.981. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149213v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccades Improve Postural Control: A Developmental Study in Normal Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Contenjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Kaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia USP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081066⟩</w:t>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.796174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351464v1</w:t>
+                <w:t xml:space="preserve">hal-03145974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149809v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.3727-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150972v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of a Stroop-like Task on Postural Control in Dyslexic Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Binocular Coordination of Saccades During Reading In Strabismic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077920⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.12-10526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146060v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a cognitive task on the postural control of dyslexic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Binocular coordination of saccades during reading in children with clinically assessed poor vergence capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150764v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Performing a Dual Task on Postural Control in Children with Autism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differing effects of prosaccades and antisaccades on postural stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lazzareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/796174⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (3), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145974v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing effects of prosaccades and antisaccades on postural stability.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Performance in Healthy Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.UNSP e79623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3519-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00850979v1</w:t>
+                <w:t xml:space="preserve">hal-01619182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in strabismic children versus non strabismic age-matched children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 251 (9), pp.2219-2225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,174 +10344,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Visual Vertical and Postural Performance in Healthy Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.UNSP e79623. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619182v1</w:t>
+                <w:t xml:space="preserve">hal-03149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading and Visual Search: A Developmental Study in Normal Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10539,1268 +10565,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Pursuit Eye Movements in Children with Strabismus and in Children with Vergence Deficits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Saccades Improve Postural Control: A Developmental Study in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Ajrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83972. </w:t>
+              <w:t xml:space="preserve">Psicologia USP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149819v1</w:t>
+                <w:t xml:space="preserve">hal-02351464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Dual Task on Postural Control in Dyslexic Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Immaturity of the Oculomotor Saccade and Vergence Interaction in Dyslexic Children : Evidence from a Reading and Visual Search Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassibi Naziha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35301. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137554v1</w:t>
+                <w:t xml:space="preserve">hal-03144533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaturity of the Oculomotor Saccade and Vergence Interaction in Dyslexic Children : Evidence from a Reading and Visual Search Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Re-alignment of the eyes, with prisms and with eye surgery, affects postural stability differently in children with strabismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 250 (6), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-011-1845-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033458⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144533v1</w:t>
+                <w:t xml:space="preserve">hal-03137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-alignment of the eyes, with prisms and with eye surgery, affects postural stability differently in children with strabismus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Saccadic eye movements in children: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 250 (6), pp.849-855. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222 (1-2), pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-011-1845-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-012-3192-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137449v1</w:t>
+                <w:t xml:space="preserve">hal-03144368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic eye movements in children: a developmental study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of a Dual Task on Postural Control in Dyslexic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Loïc Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-012-3192-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144368v1</w:t>
+                <w:t xml:space="preserve">hal-03137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccades and Vergence Performance in a Population of Children with Vertigo and Clinically Assessed Abnormal Vergence Capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Changes in vergence dynamics due to repetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jainta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23125. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (16), pp.1845-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146098v1</w:t>
+                <w:t xml:space="preserve">hal-03151311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in vergence dynamics due to repetition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control during the Stroop Test in Dyslexic and Non Dyslexic Teenagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jainta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+                <w:t xml:space="preserve">Eric Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Demule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2011.06.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e19272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151311v1</w:t>
+                <w:t xml:space="preserve">hal-03149675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control during the Stroop Test in Dyslexic and Non Dyslexic Teenagers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Demule</w:t>
+                <w:t xml:space="preserve">Adaptation of Reactive Saccades in Normal Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Bucci</w:t>
+                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.e19272. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (7), pp.4813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.10-6626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149675v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Reactive Saccades in Normal Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+                <w:t xml:space="preserve">Postural control in children with strabismus: Effect of eye surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener‐vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.10-6626⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (2), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150863v1</w:t>
+                <w:t xml:space="preserve">hal-03152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in children with strabismus: Effect of eye surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Saccades and Vergence Performance in a Population of Children with Vertigo and Clinically Assessed Abnormal Vergence Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 501 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.06.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152384v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular coordination during smooth pursuit in dyslexia: a multiple case study</w:t>
               </w:r>
@@ -11812,64 +11812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11903,51 +11903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movements and Pictorial Space Perception: Studies of paintings from Francis Bacon and Piero della Francesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12020,90 +12020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Speed and Accuracy of Saccade and Vergence Eye Movements in Dyslexic Reader Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loïc Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.325214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12137,90 +12137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular coordination of saccades: development, aging and cerebral substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12254,64 +12254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for frequent divergence impairment in French dyslexic children: deficit of convergence relaxation or of divergence per se?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,64 +12400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-dependent saccades in children with strabismus and in normals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (2), pp.264-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12516,64 +12516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconjugate memory-guided saccades to disparate targets: evidence for 3D sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zamfirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12682,51 +12682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihlstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIAGET-RIPSYDEVE 2023, Psychologie du développement et de l’éducation : enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,126 +12870,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement visuel de la lecture chez les enfants dyslexiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Event-related potentials and Eye movements’ recordings in French students with dyslexia during a phonological lexical decision task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Premeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e assises de l'orthoptie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNRIO; SNAO, Mar 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 22nd Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072499v1</w:t>
+                <w:t xml:space="preserve">hal-03847342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits posturaux et visuels chez les enfants avec troubles neuro-développementaux : pistes de rééducation visuo-posturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès d’Optométrie et de Contactologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Optométristes de France (AOF), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13008,510 +13034,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potentials and Eye movements’ recordings in French students with dyslexia during a phonological lexical decision task</w:t>
+                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847342v1</w:t>
+                <w:t xml:space="preserve">hal-03847283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oculometry and EEG synchronization in the understanding of the origin of the dyslexia: Evidence from a phonological lexical decision task in French students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le traitement visuel de la lecture chez les enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Eye Movements (ECEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e assises de l'orthoptie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNRIO; SNAO, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847283v1</w:t>
+                <w:t xml:space="preserve">hal-04072499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements oculaires chez les enfants avec un trouble du spectre autistique (TSA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Visual searching capabilities in Usher patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette R Wiener-Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centres Experts FondaMental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">International Usher info Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107647v1</w:t>
+                <w:t xml:space="preserve">hal-04072059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual searching capabilities in Usher patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amélioration des mouvements oculaires après une rééducation visuo-attentionale chez des enfants avec hyperactivité ou dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Usher info Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Désordres Oculomoteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suricog, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072059v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des mouvements oculaires après une rééducation visuo-attentionale chez des enfants avec hyperactivité ou dyslexie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les mouvements oculaires chez les enfants avec un trouble du spectre autistique (TSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Désordres Oculomoteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suricog, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Centres Experts FondaMental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107675v1</w:t>
+                <w:t xml:space="preserve">hal-04107647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits posturaux et visuels chez les enfants avec troubles neuro-développementaux (DYS-TDAH–TSA) : perspectives de rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société francophone d’études et de recherche en orthoptie (SFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13568,103 +13568,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades in Dyslexic Children: Evidence for Immaturity of Oculomotor Cortical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Nassibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bui-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Seassau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taeko Wydell; Liory Fern-Pollak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyslexia - A Comprehensive and International Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13747,51 +13747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement au service de l’apprentissage du langage. Le cas spécifique du TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13867,51 +13867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Premeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Bucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14098,51 +14098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Parreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moscoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Acquaviva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life16020257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Naffeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pediatric17020046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05448465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9030076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Premeti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15070693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Louisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Worms Ehrminger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Fefeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11070787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14121195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/neurolint16020022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Humeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40817-024-00172-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9050155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04109625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Aflalo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2022.2162122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scheveig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision7020037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2022.2042300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moetez Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08039488.2021.1943705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12010073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fr&#233;rot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Farnoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00269-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221088548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Icart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brugulat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chatard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tepenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Beydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Offret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Salah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211037901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miquel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peiffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609812666190913125705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atzori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110887" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03664498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10080558" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02864401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64922-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Isel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001598" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319882861" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Razuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lukasova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Audo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-200711" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.13.1.5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Moradi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsi Jalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/ijp.95542" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110816" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03148980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tisn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener-Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2019.1646649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2018.00067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette R Wiener-Vacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I. Wiener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Ajrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Obeid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2019.00025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Lo&#239;c G&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masulli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Galluccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rovetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic Gerard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Thai-Van" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.02.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.08.042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dehouck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Stordeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2018.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200907" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Carzola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Fiucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Potente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Caruso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29011/JSIMD-130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Perrin-Fievez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2018.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tringali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Trousson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Husson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.06.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Scheid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2017.06.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2016.0162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jankowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aussems" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allieta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.13609" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Bucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tiadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui-Quoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19070/2332-290X-1500036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Soufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Colleville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bui Quoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.02.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159190" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Wiener&#8208;vacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.05.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-D&#233;sir&#233;e Ezane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Milleret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-015-3134-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121616" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2469-5718/1510030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;lithe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00981" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.07.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2014.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Larger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.03.029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loic G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3805-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00156" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03145974v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Contenjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/796174" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077920" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.07.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-10526" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Gaertner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233; Mazars" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lazzareschi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3519-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WX3BCFNJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-013-2372-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCX4PRVZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149819v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083972" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070261" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144533v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassibi Naziha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033458" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1845-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A397DFABD92DD34A2162D2EDD59F83C0DA81A48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03144368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3192-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGD5CLRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035301" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jainta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2011.06.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matheron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demule" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauvel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019272" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03150863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6626" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03152384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.06.056" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03146098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023125" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vernet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.3.3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cogsem.2009.5.fall2009.103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947746v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/325214" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.2.3.3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jurion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Afkhami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0490-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7B4E45D154C6B6F42502AB5A007F26DB7F7A4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1018-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/969382DFB03D5C2BF2734BE96BDA2B5487A19A08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamfirescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847283v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072499v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04072059v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Legroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107647v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04107652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03149273v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Nassibi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/dyslexia-a-comprehensive-and-international-approach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/30811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>