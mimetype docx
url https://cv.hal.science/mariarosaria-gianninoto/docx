--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -525,1687 +525,1687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bussotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cent chapitres&amp;quot; : un manuel de conversation d’époque Qing et ses adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aussant et Fabien Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.489-515, 2025, HEL Livres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cent chapitres : un manuel de conversation d’époque Qing et ses adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Aussant et Fabien Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences du langage, pp.489-515, 2025, HEL Livres, 9791091587235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138n9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mandarin Placement Test with Formative Orientation and the Deployment of Its First Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhe Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istvan Kecskes; Hang Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese as a Second Language Research from Different Angles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.326-346, 2024, 978-90-04-67813-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138n9⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 9. Describing and learning the Chinese languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in Language Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.164-179, 2023, AILA Applied Linguistics Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.20.09gia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tempus est sic dicitur : 入华西洋传教士教材文献中的时间表达»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shen Jian 沈坚 &amp; Etienne Bourdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">时间再认识 中法历史学者的对话</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhejiang daxue chubanshe, 2023, 978-7-308-24168-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entries and Glossaries on Empty Words in Western Sources during the Qing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Bussotti &amp; François Lachaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreting Empires. Mastering Languages, Taming the World. Dictionaries and multilingual Lexicons in East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française d'Extrême Orient, pp.291-316, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposing linguistic categories and terminology: interactions between Western and Chinese linguistic traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Meisterernest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the West met the East: Early Accounts of the Languages of the Sinophere and their Impact on the History of Chinese Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, pp.147-168, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrating Concepts in Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhengdao Ye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Handbook of Chinese Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.465-490, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic variation in late Qing Western sources: an analysis of Edkins’ grammar of Shanghainese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. McLelland, W. A. Bannet, et H. Zhao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Standards, Norms, and Variation in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multilingual Matters, pp.40-55, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and language in Imperial China: 'Womenly words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Ayres-Bennett et H. Sanson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in the History of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Chinese for Specific Purposes in the Late Qing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwena Monnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages for Specific Purposes in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.94-108, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Westerners learning Chinese: 19th century century didactic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. McLelland et R. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The History of Language Learning and Teaching III: Across Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, pp.147-163, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Western Views of the Chinese Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuhe Tang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Casacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rint Sybesma et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.520-527, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da xiǎojǐ 小己a gèrén 个人: alcune riflessioni sui termini per individuo e individualismo in cinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bulfoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica cinese: Tendenze e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicopli, pp.89-101, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When boats sail against the current, not going ahead means going back&amp;quot;: proverbs, metaphors and slogans in Chinese political discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Szerszunowicz et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguo-cultural Research on Phraseology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bialystok publishing house, pp.359-374, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation in Chinese Grammars: Bilingual works by Western missionaries, diplomats and academics in the 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Zwartjes, K. Zimmermann et M. Schrader-Kniffki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Missionary Linguistics. Translation Theories and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.231-250, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunxue or shehuixue: First Steps in the Introduction of Sociology into China and the Formation of Sociological Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. S. Rošker et N. Vampelj Suhadolnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernisation of Chinese Culture: Continuity and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.279-294, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese and Western works on Chinese Phraseology: a Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Szerszunowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on Phraseology Across Continents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bialystok publishing house, pp.155-166, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il dibattito sulla nativizzazione delle scienze sociali in Cina: riflessioni terminologiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Carioti et F. Mazzei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriente, Occidente e dintorni. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Napoli L’Orientale, pp.1241-1258, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ricci e la lingua cinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Casacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Mignini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matteo Ricci, incontro di civilta’ nella Cina dei Ming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-106, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1211 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879902v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01967372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduzione della sociologia in Cina: aspetti storici e linguistici</w:t>
               </w:r>
@@ -2436,831 +2436,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulation des savoirs et hybridations des catégories descriptives dans l’histoire de la linguistique chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.9-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Des lettres, ou plutôt des caractères à la manière des hiéroglyphes des Égyptiens » : descriptions et réceptions occidentales du chinois entre le 16e et le 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORIENTALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Adaptation of Western and Chinese Categories to the Description of Manchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographia linguistica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.102-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hl.00105.gia⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/hl.00105.gia⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idées didactiques en chinois langue étrangère (CLE) depuis 1945 : recoupements et croisements avec l’histoire du français langue étrangère (FLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.9081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ying Zhang-Colin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chinese textbook of Manchu and its Western translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language &amp; History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), pp.134-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17597536.2022.2058342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03656040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la compétence lexicale en chinois langue étrangère : le dispositif SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.134-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage du chinois langue étrangère (CLE) par des publics spécialisés entre le XVIIe et le XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dhfles.9081⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.8233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DCL (Diplôme de compétence en langue) de chinois et la certification des compétences langagières pour le CLE (chinois langue étrangère) : retour sur expérience et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Évaluation des acquisitions langagières : du formatif au certificatif, 32, pp.A324-A344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’évaluation de la compétence lexicale en chinois langue étrangère : le dispositif SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does SELF articulate the assessment in written reception skills with those in oral reception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.134-156</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...241 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138758v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03554298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Traité chinois des particules et des principaux termes de grammaire : un exemple de traduction et d’adaptation de la terminologie linguistique chinoise</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,50 +3932,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Manchuisms foreign to ordinary “Mandarin”’ : contact de langues et interactions des catégories linguistiques dans les sources occidentales d’époque Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIèmes Journées de Linguistique d’Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le DCL (Diplôme de compétences en langue) de chinois : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Zhen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3984,126 +4053,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Bardière; Cristiana Cervini; Monica Masperi; Laurent Rouveyrol, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064957v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>