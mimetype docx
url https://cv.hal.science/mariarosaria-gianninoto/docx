--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1051,173 +1051,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transposing linguistic categories and terminology: interactions between Western and Chinese linguistic traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Meisterernest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the West met the East: Early Accounts of the Languages of the Sinophere and their Impact on the History of Chinese Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, pp.147-168, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entries and Glossaries on Empty Words in Western Sources during the Qing Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Bussotti &amp; François Lachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreting Empires. Mastering Languages, Taming the World. Dictionaries and multilingual Lexicons in East Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française d'Extrême Orient, pp.291-316, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317356v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04209315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating Concepts in Chinese</w:t>
               </w:r>
@@ -2436,165 +2436,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des lettres, ou plutôt des caractères à la manière des hiéroglyphes des Égyptiens » : descriptions et réceptions occidentales du chinois entre le 16e et le 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORIENTALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.21-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulation des savoirs et hybridations des catégories descriptives dans l’histoire de la linguistique chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.9-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209316v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04861279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adaptation of Western and Chinese Categories to the Description of Manchu</w:t>
               </w:r>
@@ -3932,1170 +3932,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le DCL (Diplôme de compétences en langue) de chinois : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Bardière; Cristiana Cervini; Monica Masperi; Laurent Rouveyrol, Oct 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Manchuisms foreign to ordinary “Mandarin”’ : contact de langues et interactions des catégories linguistiques dans les sources occidentales d’époque Qing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIèmes Journées de Linguistique d’Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhen Chen</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Bardière; Cristiana Cervini; Monica Masperi; Laurent Rouveyrol, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès international Méthodologie de l’apprentissage des langues. Vers l’excellence pédagogique, didactique et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposing linguistic categories and terminology: examples of interplay of Western and Chinese linguistic traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the West met the East: Early Western Accounts of the Languages of the Sinosphere and their Impact on the History of Chinese Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hsin-chu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“SELF”: the conception and the implementation of a placement test for Mandarin Chinese,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Grèce</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hsin-chu, Taiwan</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese linguistic historiography in the last decades: main trends and approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference of the European Association of Chinese Linguistics (EACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées et glossaires de mots vides dans les sources occidentales de l’époque Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtriser les langues, apprivoiser le monde, dictionnaires et lexiques bilingues en Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d’Extrême-Orient, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Milan, Italy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité chinois des particules et des principaux termes de grammaire (1869) : un exemple de traduction et d’adaptation de la terminologie linguistique chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIèmes Journées de Linguistique d’Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École française d’Extrême-Orient, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation in Chinese as a foreign language teaching and learning: the late Qing period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of the International Association of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Variation in Late Qing Linguistic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Standardization and Linguistic Variation in Asia from Sociolinguistic Perspectives 社会语言学视角下的亚洲语言变异与标准化国际学术研讨会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation et l’apprentissage des langues chinoises de spécialité à la fin de l’époque Qing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue étrangère de spécialité dans l'histoire : de l’Antiquité à notre futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAIRDIL – CEMA, Université Paul Sabatier, Feb 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Ningbo, China</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dà gōngmín 大公民 or xiǎo shìmín 小市民 ? Some considerations on the words for citizen in Mandarin Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturní lingvistika pro dnešní Evropu-Cultural Linguistics for Today’s Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Charles, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LAIRDIL – CEMA, Université Paul Sabatier, Feb 2017, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in the History of Chinese Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distant and Neglected Voices: Women in the History of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Charles, Jun 2016, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word classes in 20th century Chinese linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Colloquium of the Henry Sweet Society for the History of Linguistic Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The debate of the parts of speech in 20th century Chinese linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Conference of the European Association of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Braga-Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Gargnano, Italy</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Western grammars of the Chinese language in the 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICHOLS XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia. pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01979600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Western Model: Continuity and Evolution in the Conceptualization of Grammatical Categories</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>