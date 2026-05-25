--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -525,1687 +525,1687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cent chapitres&amp;quot; : un manuel de conversation d’époque Qing et ses adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Aussant et Fabien Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489-515, 2025, HEL Livres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les travaux lexicographiques de Carlo da Castorano et ses tentatives pour faire imprimer un dictionnaire européen de chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bussotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Williams, Mathilde Le Meur, Andrés Echavarría Peláez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West meets East: Papers in historical lexicography and lexicology from across the globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Language Science Press, pp.297-319, 2025, 978-3-98554-132-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les cent chapitres&amp;quot; : un manuel de conversation d’époque Qing et ses adaptations</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cent chapitres : un manuel de conversation d’époque Qing et ses adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aussant et Fabien Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences du langage, pp.489-515, 2025, HEL Livres, 9791091587235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138n9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138n9⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mandarin Placement Test with Formative Orientation and the Deployment of Its First Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhe Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istvan Kecskes; Hang Zhang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese as a Second Language Research from Different Angles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.326-346, 2024, 978-90-04-67813-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 9. Describing and learning the Chinese languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in Language Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.164-179, 2023, AILA Applied Linguistics Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.20.09gia⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tempus est sic dicitur : 入华西洋传教士教材文献中的时间表达»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shen Jian 沈坚 &amp; Etienne Bourdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">时间再认识 中法历史学者的对话</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhejiang daxue chubanshe, 2023, 978-7-308-24168-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entries and Glossaries on Empty Words in Western Sources during the Qing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michela Bussotti &amp; François Lachaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreting Empires. Mastering Languages, Taming the World. Dictionaries and multilingual Lexicons in East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française d'Extrême Orient, pp.291-316, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposing linguistic categories and terminology: interactions between Western and Chinese linguistic traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Meisterernest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the West met the East: Early Accounts of the Languages of the Sinophere and their Impact on the History of Chinese Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, pp.147-168, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrating Concepts in Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhengdao Ye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Handbook of Chinese Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.465-490, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic variation in late Qing Western sources: an analysis of Edkins’ grammar of Shanghainese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. McLelland, W. A. Bannet, et H. Zhao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Standards, Norms, and Variation in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multilingual Matters, pp.40-55, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and language in Imperial China: 'Womenly words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Ayres-Bennett et H. Sanson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in the History of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Chinese for Specific Purposes in the Late Qing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwena Monnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages for Specific Purposes in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.94-108, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Westerners learning Chinese: 19th century century didactic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. McLelland et R. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The History of Language Learning and Teaching III: Across Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, pp.147-163, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Western Views of the Chinese Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuhe Tang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Casacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rint Sybesma et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Chinese Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.520-527, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da xiǎojǐ 小己a gèrén 个人: alcune riflessioni sui termini per individuo e individualismo in cinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bulfoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica cinese: Tendenze e prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicopli, pp.89-101, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When boats sail against the current, not going ahead means going back&amp;quot;: proverbs, metaphors and slogans in Chinese political discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Szerszunowicz et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguo-cultural Research on Phraseology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bialystok publishing house, pp.359-374, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation in Chinese Grammars: Bilingual works by Western missionaries, diplomats and academics in the 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Zwartjes, K. Zimmermann et M. Schrader-Kniffki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Missionary Linguistics. Translation Theories and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.231-250, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunxue or shehuixue: First Steps in the Introduction of Sociology into China and the Formation of Sociological Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. S. Rošker et N. Vampelj Suhadolnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernisation of Chinese Culture: Continuity and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.279-294, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese and Western works on Chinese Phraseology: a Historical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Szerszunowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on Phraseology Across Continents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bialystok publishing house, pp.155-166, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ricci e la lingua cinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Casacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Mignini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matteo Ricci, incontro di civilta’ nella Cina dei Ming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-106, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il dibattito sulla nativizzazione delle scienze sociali in Cina: riflessioni terminologiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Carioti et F. Mazzei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriente, Occidente e dintorni. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Napoli L’Orientale, pp.1241-1258, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1120 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967372v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01879902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduzione della sociologia in Cina: aspetti storici e linguistici</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castorano's lexicographical works and his attempt of printing a Chinese-European language dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Underhill" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Franjie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Casacchia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10424" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138n9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.20.09gia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hl.00105.gia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.9081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597536.2022.2058342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>