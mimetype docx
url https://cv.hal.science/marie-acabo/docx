--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie Acabo </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,113 +101,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des professionnel·les de la politique. Une liste écologiste et citoyenne à la tête d'une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Acabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, SocioPo, 2365125034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05436524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -208,107 +217,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « liste citoyenne » comme entreprise de discrétion. Enquête sur la campagne des municipales de la liste « Strasbourg Écologiste et Citoyenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Acabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 138 (2), pp.71-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.138.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -318,116 +327,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se présenter en « citoyens ». Ethnographie de la campagne des municipales menée par la liste Strasbourg écologiste et citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Acabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bachir, Myriam; Gourgues, Guillaume; Lefebvre, Rémi; Sainty, Jessica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des citoyens à la conquête des villes. Les listes citoyennes et participatives lors des élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -574,51 +583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.138.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.138.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>