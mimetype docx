--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -830,182 +830,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolte ou réaction ? La justice des hors-la-loi dans le roman historique du premier XIXe siècle</w:t>
+                <w:t xml:space="preserve">La recherche en Littérature comparée : lire à la première personne du pluriel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Tilliette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Durand, Isabelle; Pilote, Pauline; Victorin, Patricia. </w:t>
+              <w:t xml:space="preserve">Ferré, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le roman historique en ses frontières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.31-42, 2024, Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-69708-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004697089_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880854v1</w:t>
+                <w:t xml:space="preserve">hal-04880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en Littérature comparée : lire à la première personne du pluriel ?</w:t>
+                <w:t xml:space="preserve">Révolte ou réaction ? La justice des hors-la-loi dans le roman historique du premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Tilliette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ferré, Vincent. </w:t>
+              <w:t xml:space="preserve">Durand, Isabelle; Pilote, Pauline; Victorin, Patricia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communautés interprétatives. Autour de Stanley Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le roman historique en ses frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-118, 2024, Interférences, 978-2-7535-9436-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004697089_004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04880860v1</w:t>
+                <w:t xml:space="preserve">hal-04880854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman des sociétés secrètes : enjeux socio-sémiotiques de l’ésotérisme politique au XIXe siècle</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14805" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-de-marginaux-dans-le-roman-historique-europeen-1814-1836.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15061-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03921611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.361.0085c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.355.0327d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02328300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.349.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14805" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697089_004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-de-marginaux-dans-le-roman-historique-europeen-1814-1836.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15061-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14479" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03921611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.361.0085c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.355.0327d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02328300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.349.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duclos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>