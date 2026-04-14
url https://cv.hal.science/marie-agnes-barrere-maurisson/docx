--- v0 (2026-03-25)
+++ v1 (2026-04-14)
@@ -1104,165 +1104,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociopolitiques et gouvernance de la conciliation travail-famille</w:t>
+                <w:t xml:space="preserve">Les entreprises et la parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341279v1</w:t>
+                <w:t xml:space="preserve">halshs-00341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et la parentalité</w:t>
+                <w:t xml:space="preserve">Enjeux sociopolitiques et gouvernance de la conciliation travail-famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341732v1</w:t>
+                <w:t xml:space="preserve">halshs-00341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler temps de travail et temps privés : quel défi et quel rôle pour les entreprises ?</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Barr&#232;re-Maurisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.22.57-68" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tabari&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Accueil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Barr&#232;re-Maurisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.22.57-68" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tabari&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Accueil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>