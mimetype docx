--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -196,178 +196,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00760973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la conciliation travail-famille? Nouveaux enjeux, nouveaux outils : conclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+                <w:t xml:space="preserve">La conciliation travail-famille entre gouvernance et gouvernements : quels enjeux, quels outils ? Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41, numéro spécial "Emploi et famille : nouveaux enjeux, nouvelles stratégies", sous la direction de, pp.86-96</w:t>
+              <w:t xml:space="preserve">, 2010, 41, numéro spécial "Emploi et famille : nouveaux enjeux, nouvelles stratégies", sous la direction de, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501861v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00501851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la conciliation travail-famille? Nouveaux enjeux, nouveaux outils : conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41, numéro spécial "Emploi et famille : nouveaux enjeux, nouvelles stratégies", sous la direction de, pp.3-14</w:t>
+              <w:t xml:space="preserve">, 2010, 41, numéro spécial "Emploi et famille : nouveaux enjeux, nouvelles stratégies", sous la direction de, pp.86-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501851v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail domestique est-il un résidu ?</w:t>
               </w:r>
@@ -444,51 +444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de la conciliation travail-famille : comparaison entre la France et le Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, Société et Solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1104,165 +1104,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et la parentalité</w:t>
+                <w:t xml:space="preserve">Enjeux sociopolitiques et gouvernance de la conciliation travail-famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341732v1</w:t>
+                <w:t xml:space="preserve">halshs-00341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociopolitiques et gouvernance de la conciliation travail-famille</w:t>
+                <w:t xml:space="preserve">Les entreprises et la parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montréal, Canada. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341279v1</w:t>
+                <w:t xml:space="preserve">halshs-00341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler temps de travail et temps privés : quel défi et quel rôle pour les entreprises ?</w:t>
               </w:r>
@@ -1311,234 +1311,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail domestique est-il un résidu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail domestique est-il un résidu ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite histoire des enjeux vie professionnelle - vie personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petite histoire des enjeux vie professionnelle - vie personnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familialisme, féminisme et « parentalisme » : trois âges de la régulation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familialisme, féminisme et « parentalisme » : trois âges de la régulation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264647v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité professionnelle et parité familiale : quelle place pour des politiques de conciliation ?</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et famille : nouveaux enjeux, nouvelles stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UQAM, Montréal, Canada, pp.96, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier travail et famille. Le rôle des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec. Presses de l'Université du Québec, pp.464, 2009, Etudes d'Economie Politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,536 +2667,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et si l'avenir des femmes, ... c'était les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conciliation travail-famille : le rôle des acteurs. Leçons d'une comparaison entre la France et le Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.2-3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation travail-famille : état des lieux et pratiques des acteurs « intermédiaires » ; comparaison France-Québec. Comparaison descriptive, Rapport de recherche à 15 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00395545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation travail-famille : état des lieux et pratiques des &amp;quot;acteurs intermédiaires&amp;quot;. Comparaison France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation travail-famille : état des lieux et pratiques des acteurs « intermédiaires » ; comparaison France-Québec. Comparaison descriptive, Rapport de recherche à 7 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation travail-famille : état des lieux et pratiques des acteurs « intermédiaires ». Comparaison France-Québec Note de problématique et méthodologie, Rapport de recherche à 2 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00303292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baromètre &amp;quot;politiques familiales d'entreprise&amp;quot; ('Family Friendly Firm')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familialisme, Féminisme et &amp;quot;Parentalisme&amp;quot; : trois âges de la régulation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Barrère-Maurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175883v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalité hommes-femmes et parentalité. Où va-t-on ?</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Barr&#232;re-Maurisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.22.57-68" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tabari&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Accueil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Barr&#232;re-Maurisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJESS.22.57-68" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tabari&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Accueil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>