--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -444,441 +444,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tendencias disidentes y minoritarias de la prosa mexicana actual (1996-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2018, 978-2-84934-342-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tendencias disidentes de la prosa mexicana actual (1996-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Desmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2018, Marie-Agnès Palaisi, 978-2-84934-342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cuerpo en juego :cartografía conceptual y representaciones en las producciones culturales de América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meri Torras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. 2014, 978-2849341308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Davy Desmas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2018, 978-2-84934-342-5</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les cahiers de l'approche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix et lumières de la montagne. Quatre poètes de Oaxaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RILMA2/ADEHL. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rulfo, l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...268 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2003, 2-7475-3932-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMADISMO FILOSÓFICO PARA ENTENDER LA LITERATURA DEL FUTURO: CUANDO EL AUTOR SE DESMUERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deconstrucción del espacio literario. 1996-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des archives contemporaines, pp.425-434, 2019, 9782813003409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1364,51 +1364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del llanto al insomnio: ponerle cuerpo a la historia. Reflexiones de Carmen Boullosa en torno a la historiografía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar en activo. Carmen Boullosa entre memoria e imaginación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Nuevo León, pp.167-193, 2019, 978-607-27-1044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,478 +1672,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déconstruction de la famille patriarcale dans l’œuvre de María Luisa Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRLA-Archivos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La literatura : ¿un asunto de familia(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-109, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Crack : une esthétique du chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victorien Lavou Zoungbo, Marilyn Bueno, collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocritique et conscience : inconscient, non conscient, conscient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, pp.377-387, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Déconstruction de la famille patriarcale dans l’œuvre de María Luisa Puga</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi cuerpo, …¿es mío ? Una lectura de El cuerpo en que nací de Guadalupe Nettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRLA-Archivos. </w:t>
+              <w:t xml:space="preserve">Mare et martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La literatura : ¿un asunto de familia(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-109, 2015</w:t>
+              <w:t xml:space="preserve">El cuerpo en juego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">México: seis letras por reordenar en medio de una guerra de discursos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fourez Cathy, Martinez Victor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort sous les yeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2014, 9782705689216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rivera Garza : necroescritura y necropolítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tres escritoras mexicanas : Elena Poniatowska, Ana García Bergua, Cristina Rivera Garza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISTINA RIVERA GARZA: NUEVAS VOCES REVOLUCIONARIAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colegio de México. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1910 : México entre dos épocas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1910 : México entre dos épocas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238002v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-03237903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’une approche phénoménologique des romans de Silvia Molina</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction de l'hypertexte dans la rénovation du genre romanesque. Une application : &amp;quot;Llanto&amp;quot; de Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte et ses liens n°1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, indigo côté femmes, Indigo Côté femmes, p.157-167, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El rastro de juan Preciado entre los mundos mestizos de Juan Rulfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial RM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Triptico para Juan Rulfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial RM, pp.403 à 422, 2006</w:t>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Elsa Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie première</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,51 +4251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056B2B11"/>
+    <w:nsid w:val="64E2F9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4482,51 +4482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-palaisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3898-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070115257" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_romans_de_mar_a_luisa_puga_lire_et_ecrire_le_genre_marie_agnes_palaisi-9782343253244-72233.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Torras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://approches-editions.blogspot.fr/2012/02/les-nouveautes-mars-avril-des-editions.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4541-la-mort-sous-les-yeux.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricruz Castro Ricalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.cat/el-cuerpo-del-significante_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230409v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibroISBN.aspx?P1=9788484895398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v118i2.29212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.10099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/enrahonar.1192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-palaisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3898-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070115257" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_romans_de_mar_a_luisa_puga_lire_et_ecrire_le_genre_marie_agnes_palaisi-9782343253244-72233.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Torras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://approches-editions.blogspot.fr/2012/02/les-nouveautes-mars-avril-des-editions.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4541-la-mort-sous-les-yeux.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricruz Castro Ricalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.cat/el-cuerpo-del-significante_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230409v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibroISBN.aspx?P1=9788484895398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v118i2.29212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.10099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/enrahonar.1192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>