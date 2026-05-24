--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2265,259 +2265,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generaciones que degeneren : la narrativa de María Luisa Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cuerpos que cuentan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A flor de text. Representacions de la corporeïtat als llenguatges artístics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-212, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intercambios entre hombre y mujer en las novelas de Silvia Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maricruz Castro Ricalde, Marie-Agnès Palaisi-Robert </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narradoras mexicanas y argentinas. Siglo XX-XXI. Antología crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.295-311, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricruz Castro Ricalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narradoras mexicanas y argentinas siglo XX-XXI. Antología crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-28, 2011, 978-2849340776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229314v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03232888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Luisa Puga y la textualizac(c)ión del cuerpo enfermo de la mujer</w:t>
               </w:r>
@@ -3086,174 +3086,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El El espacio insular: ¿utopía queer en un mundo straight? Análisis de Minificción para niñxs LGTBI de Sayak Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderna Språk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (2), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58221/mosp.v118i2.29212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux stratégiques de la cyber-littérature pour les minorités de genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ecritures migrantes et mutantes dans les nouvelles littératures d’autrices latino-américaines. (31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723026v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04813566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances littéraires au capitalisme gore : Cristina Rivera Garza et Sayak Valencia</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64E2F9D9"/>
+    <w:nsid w:val="B8DAFC3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4482,51 +4482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-palaisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3898-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070115257" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_romans_de_mar_a_luisa_puga_lire_et_ecrire_le_genre_marie_agnes_palaisi-9782343253244-72233.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Torras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://approches-editions.blogspot.fr/2012/02/les-nouveautes-mars-avril-des-editions.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4541-la-mort-sous-les-yeux.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricruz Castro Ricalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.cat/el-cuerpo-del-significante_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230409v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibroISBN.aspx?P1=9788484895398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v118i2.29212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.10099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/enrahonar.1192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-palaisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3898-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070115257" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_romans_de_mar_a_luisa_puga_lire_et_ecrire_le_genre_marie_agnes_palaisi-9782343253244-72233.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Torras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://approches-editions.blogspot.fr/2012/02/les-nouveautes-mars-avril-des-editions.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/europhilosophie/1481" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4541-la-mort-sous-les-yeux.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricruz Castro Ricalde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.cat/el-cuerpo-del-significante_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230409v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibroISBN.aspx?P1=9788484895398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v118i2.29212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Fourez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.10099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/enrahonar.1192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>