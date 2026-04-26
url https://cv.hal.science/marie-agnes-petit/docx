--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -187,359 +187,359 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary killing activities of Pbunavirus LS1 and Bruynoghevirus LUZ24 phages on planktonic and sessile Pseudomonas aeruginosa PAO1 derivatives</w:t>
+                <w:t xml:space="preserve">Prophages in the infant gut are pervasively induced and may modulate the functionality of their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Billaud</w:t>
+                <w:t xml:space="preserve">Tamsin A Redgwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Plantady</w:t>
+                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lerouge</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ollivier</w:t>
+                <w:t xml:space="preserve">Ling Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+                <w:t xml:space="preserve">Gisle Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.04.09.647956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218386v1</w:t>
+                <w:t xml:space="preserve">hal-05193443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophages in the infant gut are pervasively induced and may modulate the functionality of their hosts</w:t>
+                <w:t xml:space="preserve">Complementary killing activities of Pbunavirus LS1 and Bruynoghevirus LUZ24 phages on planktonic and sessile Pseudomonas aeruginosa PAO1 derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamsin A Redgwell</w:t>
+                <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
+                <w:t xml:space="preserve">Clarisse Plantady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+                <w:t xml:space="preserve">Benoît Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Deng</w:t>
+                <w:t xml:space="preserve">Emma Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisle Vestergaard</w:t>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00674-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.04.09.647956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193443v1</w:t>
+                <w:t xml:space="preserve">hal-05218386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T7 DNA polymerase treatment improves quantitative sequencing of both double-stranded and single-stranded DNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -785,64 +785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiraz Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Stokholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -887,831 +887,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding known viral diversity in the healthy infant gut</w:t>
+                <w:t xml:space="preserve">The book of Lambda does not tell us that naturally occurring lysogens of Escherichia coli are likely to be resistant as well as immune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiraz A Shah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
+                <w:t xml:space="preserve">Brandon Berryhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders G Pedersen</w:t>
+                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra B Dion</w:t>
+                <w:t xml:space="preserve">Ingrid Mccall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01345-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212121120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276100v1</w:t>
+                <w:t xml:space="preserve">hal-04276102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus pyogenes Φ1207.3 Is a Temperate Bacteriophage Carrying the Macrolide Resistance Gene Pair mef (A)- msr (D) and Capable of Lysogenizing Different Streptococci</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The infant gut virome is associated with preschool asthma risk independently of bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+                <w:t xml:space="preserve">Cristina Leal Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Iannelli</w:t>
+                <w:t xml:space="preserve">Morten Arendt Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Boulund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.04211-22⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp. 138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009741v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The book of Lambda does not tell us that naturally occurring lysogens of Escherichia coli are likely to be resistant as well as immune</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phage production is blocked in the adherent-invasive Escherichia coli LF82 upon macrophage infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Garcia</w:t>
+                <w:t xml:space="preserve">Pauline Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Mccall</w:t>
+                <w:t xml:space="preserve">Emma Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Manuel</w:t>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waqas Chaudhry</w:t>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212121120⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1011127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276102v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infant gut virome is associated with preschool asthma risk independently of bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of interferometric light microscopy with nanoparticle tracking analysis for the study of extracellular vesicles and bacteriophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Arendt Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
+                <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrika Boulund</w:t>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02685-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.e75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jex2.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557618v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage production is blocked in the adherent-invasive Escherichia coli LF82 upon macrophage infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streptococcus pyogenes Φ1207.3 Is a Temperate Bacteriophage Carrying the Macrolide Resistance Gene Pair mef (A)- msr (D) and Capable of Lysogenizing Different Streptococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+                <w:t xml:space="preserve">Francesco Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+                <w:t xml:space="preserve">Gabiria Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011127⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04211-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017385v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of interferometric light microscopy with nanoparticle tracking analysis for the study of extracellular vesicles and bacteriophages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding known viral diversity in the healthy infant gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Shiraz A Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peron</w:t>
+                <w:t xml:space="preserve">Anders G Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Grangier</w:t>
+                <w:t xml:space="preserve">Moïra B Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (2), pp.e75. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.986-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jex2.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01345-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003317v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHROG: families of prokaryotic virus proteins clustered using remote homology</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olo Ndela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Galiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Enrique Pérez Bucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signals triggering prophage induction in the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118 (5), pp.494-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,77 +2190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of viromes and microbiomes from pig fecal sample reveals that phages and prophages rarely carry antibiotic resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,90 +2600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into intestinal phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaboriau-Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2717,51 +2717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,2702 +2845,2568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+                <w:t xml:space="preserve">Virulent coliphages in 1-year-old children fecal samples are fewer, but more infectious than temperate coliphages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14042-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998790v1</w:t>
+                <w:t xml:space="preserve">hal-04009707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulent coliphages in 1-year-old children fecal samples are fewer, but more infectious than temperate coliphages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+                <w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (103278), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14042-z⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04009707v1</w:t>
+                <w:t xml:space="preserve">hal-02623156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enterococcus faecalis Countermeasures Defeat a Virulent Picovirinae Bacteriophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Fedala</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11010048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623156v1</w:t>
+                <w:t xml:space="preserve">hal-02173127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information about an Uncultivated Virus Genome (MIUViG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien M. Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas E. Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene V. Koonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M. Kropinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.29-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.4306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01977322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis Countermeasures Defeat a Virulent Picovirinae Bacteriophage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Bouteau</w:t>
+                <w:t xml:space="preserve">“French Phage Network”-Third Meeting Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.48. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10030123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11010048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173127v1</w:t>
+                <w:t xml:space="preserve">pasteur-01827313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French Phage Network”-Third Meeting Report</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tavares</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0452-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v10030123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01827313v1</w:t>
+                <w:t xml:space="preserve">hal-01774632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+                <w:t xml:space="preserve">Sak4 of Phage HK620 Is a RecA Remote Homolog With Single-Strand Annealing Activity Stimulated by Its Cognate SSB Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0452-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01774632v1</w:t>
+                <w:t xml:space="preserve">hal-02179070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sak4 of Phage HK620 Is a RecA Remote Homolog With Single-Strand Annealing Activity Stimulated by Its Cognate SSB Protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+                <w:t xml:space="preserve">Domestication of Lambda Phage Genes into a Putative Third Type of Replicative Helicase Matchmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brézellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallet-Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Possoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.1561-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evx111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179070v1</w:t>
+                <w:t xml:space="preserve">hal-01579131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of Lambda Phage Genes into a Putative Third Type of Replicative Helicase Matchmaker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Possoz</w:t>
+                <w:t xml:space="preserve">Phages rarely encode antibiotic resistance genes: a cautionary tale for virome analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.237-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evx111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579131v1</w:t>
+                <w:t xml:space="preserve">hal-01557484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages rarely encode antibiotic resistance genes: a cautionary tale for virome analyses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phagonaute: A web-based interface for phage synteny browsing and protein function prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Souiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khema Fagoonee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 496, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01557484v1</w:t>
+                <w:t xml:space="preserve">hal-01357336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactériophages et microbiote intestinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Bactériophages et dysbioses intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (226), pp.4-6</w:t>
+              <w:t xml:space="preserve">, 2016, 58 (226), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533892v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagonaute: A web-based interface for phage synteny browsing and protein function prediction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequences of Pseudomonas aeruginosa Phages vB_PaeP_PcyII-10_P3P1 and vB_PaeM_PcyII-10_PII10A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libera Latino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), pp.e00916-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00916-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2016.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357336v1</w:t>
+                <w:t xml:space="preserve">hal-01439325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactériophages et dysbioses intestinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Bactériophages et microbiote intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58 (226), pp.7-10</w:t>
+              <w:t xml:space="preserve">, 2016, 58 (226), pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533893v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Pseudomonas aeruginosa Phages vB_PaeP_PcyII-10_P3P1 and vB_PaeM_PcyII-10_PII10A.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bacterial genome remodeling through bacteriophage recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Menouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vergnaud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnu022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00916-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439325v1</w:t>
+                <w:t xml:space="preserve">hal-01204494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome remodeling through bacteriophage recombination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franҫois Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnu022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204494v1</w:t>
+                <w:t xml:space="preserve">hal-01153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R. Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 4, p. 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01153583v1</w:t>
+                <w:t xml:space="preserve">hal-03665153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small variable segments constitute a major type of diversity of bacterial genomes at the species level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Denamur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.R45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-4-r45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665153v1</w:t>
+                <w:t xml:space="preserve">inserm-00622573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small variable segments constitute a major type of diversity of bacterial genomes at the species level.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erick Denamur</w:t>
+                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriem El Karoui</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-4-r45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00622573v1</w:t>
+                <w:t xml:space="preserve">hal-00390293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organised genome dynamics in the Escherichia coli species results in highly diverse adaptive paths.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lambda red proteins promote efficient recombination between diverged sequences: implications for bacteriophage genome mosaicism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jann T. Martinsohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Radman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000344. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 4 (5), pp.e1000065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00390293v1</w:t>
+                <w:t xml:space="preserve">inserm-00496049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lambda red proteins promote efficient recombination between diverged sequences: implications for bacteriophage genome mosaicism.</w:t>
-[...94 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">UvrD helicase, unlike Rep helicase, dismantles RecA nucleoprotein filaments in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Veaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Veaute</w:t>
+                <w:t xml:space="preserve">Stéphane Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delmas</w:t>
+                <w:t xml:space="preserve">Marjorie Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Selva</w:t>
+                <w:t xml:space="preserve">Josette Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (1), pp.180-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5608,51 +5474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CDC1B95"/>
+    <w:nsid w:val="6BEB6AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-2768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16055134X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Plantady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lerouge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.09.647956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Redgwell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thorsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Deng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00674-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Stokholm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz A Shah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders G Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra B Dion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01345-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabiria Pastore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04211-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Berryhill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mccall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Manuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Chaudhry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212121120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Arendt Rasmussen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Boulund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02685-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olo Ndela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Galiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Enrique P&#233;rez Bucio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14983" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tremblay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14042-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01827313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030123" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00743" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;zellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallet-Gely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Enault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouteille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Sullivan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Souiai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khema Fagoonee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.05.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Menouni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann T. Martinsohn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000065" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Selva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600485" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-agnes-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-2768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16055134X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Redgwell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thorsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00674-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Plantady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lerouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.09.647956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Dion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Stokholm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Berryhill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mccall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Manuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Chaudhry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212121120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Leal Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Arendt Rasmussen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Boulund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02685-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabiria Pastore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fox" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iannelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04211-22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz A Shah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders G Pedersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra B Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01345-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olo Ndela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Galiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Enrique P&#233;rez Bucio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14983" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03299373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Dion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00054-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ansaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boulanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0805" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tremblay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14042-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01827313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10030123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00743" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;zellec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallet-Gely" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Enault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouteille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Sullivan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.90" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Souiai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khema Fagoonee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.05.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libera Latino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00916-16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Menouni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-4-r45" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeriswyl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000344" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann T. Martinsohn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Selva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600485" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>